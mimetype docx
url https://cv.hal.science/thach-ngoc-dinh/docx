--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thach Ngoc Dinh </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assoc. Prof. @CNAM | Assoc. Editor @L-CSS & more</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thach-ngoc-dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8827-0993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182189317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite and fixed-time feedback-based continuous-time optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baby Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunidhi Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 183, pp.112569. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboptimal attitude control of nadir-pointing satellites using magnetic torquers and reduced reaction wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.106892. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Interval Observer-Based Consensus Control for Discrete-Time Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2026.3660324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-and Fixed-Time Gradient Flows for Constrained Optimization via Control Barrier Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baby Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3627044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic interval observer design for linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180, pp.112477. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation by predefined upper bound of settling time convergent projected gradient flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunidhi Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Prasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devender Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2552274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Distributed Prescribed-Time Unknown Input Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2025.3536856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline and Online Use of Interval and Set-Based Approaches for Control and State Estimation : A Selection of Methodological Approaches and Their Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit Lahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(4:11)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Hybrid Dynamic Event-Triggered Bipartite Consensus Control for Multi-Agent Systems Against DoS Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2025.3580053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified KKL-Based Interval Observer for Nonlinear Discrete-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3394324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Interval State Estimation for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan Thanh Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.2631-2636. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3510198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust interval estimation of state and unknown inputs for linear continuous-time systems: An L 1 − gain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101172. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Optimal Control of Nonlinear Dynamical Systems With Application to a Coupled Tank System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijnan Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2023.3349068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval analysis for neural networks with application to fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youdao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (11), pp.212205. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11432-023-4146-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov-based prescribed-time stabilisation control of quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Saket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2024.2395328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimum operator based discrete variable structure control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Prasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.100953. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.100953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active fault control based on interval observer for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.100991. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.100991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic convergence unknown input observer design via interval observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.110744. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Output Consensus Control Scheme for Strict-Feedback Nonlinear Multi-Agent Systems With Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSE.2023.3346442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroadaptive Prescribed-Time Consensus of Uncertain Nonlinear Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2023.3303026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional-Order System: Control Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar Pandey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract7010048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Distributed Interval Observers for Multiple Euler–Lagrange Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.1872. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11081872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predefined Time Synchronization of Multi-Agent Systems: A Passivity Based Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.3865. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23083865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional interval observer design for multivariable linear parameter-varying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Akremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Lamouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.100794. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline and Online Use of Interval and Set-Based Approaches for Control and State Estimation: A Review of Methodological Approaches and Their Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit Lahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.11622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reachable set estimation for linear time-delay systems based on zonotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuochen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunxi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2023.2189534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global exponential synchronization of discrete-time high-order switched neural networks and its application to multi-channel audio encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.101291. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2022.101291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier‐robust set‐membership estimation for discrete‐time linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aijun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.2313-2329. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast interval estimation for discrete-time linear systems: An $L_1$ optimization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.110029. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel global exponential stability results for a class of two-coupled-hub nonlinear genetic regulatory networks with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaona Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zexing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 509, pp.221-233. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered interval estimation method for cyber–physical systems with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2022.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Difference–Collocation Method for the Generalized Fractional Diffusion Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh K Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamlesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (7), pp.387. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract6070387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Control Lyapunov Function based Stabilization of Nonlinear Systems in Predefined Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3213769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observer-based supervision of nonlinear networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Electrical Engineering and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (4), pp.1219 - 1234. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55730/1300-0632.3845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observer Design for Nonlinear Systems using Simplified Contraction theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (10), pp.935-1061. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cth2.12237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-time event-triggered control under denial-of-service attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallol Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Prasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.100765. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observer-based supervision of nonlinear networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Electrical Engineering and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3906/elk-2106-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation based on reduced-order observer and peak-to-peak analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (10), pp.2876-2884. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2021.1940300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A K,KL sector based Hands-off control with quantization parameter mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharat Chandra Mahto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2021.3120651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input interval observers for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotopic Kalman Filter-based Interval Estimation for Discrete-Time Linear Systems with Unknown Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.806 - 811. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3086562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation for discrete-time switched linear systems based on $L_\infty$ observer and ellipsoid analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2999043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Interval Observer for Systems Described by the Fornasini-Marchesini Second Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.1940-1945. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3136762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed‐time state estimation for a class of switched nonlinear time‐varying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (5), pp.1782-1790. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal interval observers for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2019.1575518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal interval observer for switched Takagi-Sugeno systems: an application to interval fault estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Garbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (8), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2997333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of uncertain fractional‐order systems: A reaching phase free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harikrishnan Ms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijnan Bandyopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers for global feedback control of nonlinear systems with robustness with respect to disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.68-77. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralization of Interval Observers for Robust Controlling and Monitoring a Class of Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICE Journal of Control, Measurement, and System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9746/jcmsi.10.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-discrete time observer design for Lipschitz systems with sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (3), pp.787 - 792 </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2014.2329211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Interval Observers for Continuous-Time Systems with Discrete Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (10), pp.2555-2560. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2014.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observers for Discrete-time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (17), pp.2867-2890. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Nonlinear Systems with Respect to Delay and Sampling of the Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Malisoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.1925-1931. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.02.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Interval Observers and Stabilization Design for Discrete-time Systems with Input and Output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (11), pp.3490-3497. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Observer Design for State and Parameter Estimation of Quantum Systems via Averaging Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Denver, United States. pp.4885-4890, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC63710.2025.11107918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Design of Feedback Control for Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observer for Battery and Motor Circuit Model of Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Khennoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Robotics, Control, and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Perth, Australia. pp.451-463, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-5373-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L 1 -Gain-Based Interval Observers for Continuous-Time LPV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation for Uncertain Discrete-Time Switched Linear Systems Using $H_{\infty}$ Observer and Zonotopic Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Multi-Conference on Smart Systems & Green Process (IMC-SSGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Djerba, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMC-SSGP63352.2024.10919623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Interval Observer-based Consensus Control for Discrete-time Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongrun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, France. pp.7928-7933, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stability Analysis of Interval Observer for Linear Continuous-Time Systems: An $L_{1}$-Gain Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Batna, Algeria. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotope-based Fault Estimation for Uncertain Discrete-Time Switched Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Lamouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9455-9460, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Result on Interval Estimation for Switched Linear Systems based on Zonotopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 20th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Mahdia, Tunisia. pp.520-525, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD58187.2023.10411240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Interval Observer for Discrete-Time Nonlinear Lipschitz Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.8476-8481, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous State and Unknown Input Interval Observer for Discrete-Time Linear Switched Systems Using Peak-to-Peak Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xubin Ping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.6493-6498, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient State Estimation for Nonlinear Discrete-Time Systems via Input and State Interval Observer Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Khajenejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Zheng Yong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.1826-1832, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passivity based Approach to Synchronize Multi-agent Systems in Predefined Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDC control strategy for a synchronous machine subject to magnetic saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zammali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Design Approach for Iterative Learning Observers for the Estimation of Periodically Recurring Trajectories and Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom. pp.1548-1553, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Finite-Time Observers design for a Discrete-Time Switched Linear System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bologne, Italy. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Iterative Learning Observers Based on a Combination of Stochastic Estimation Schemes and Ellipsoidal Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Linköping, Sweden. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FUSION49751.2022.9841329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Analysis Method for Global Exponential Stability of Discrete-Time High-Order Neural Networks with Time-Varying Delays: in Lagrange Sense and in Lyapunov Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Unmanned Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Guangzhou, China. pp.974-979, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUS55513.2022.9986656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$L_{\infty}$ interval observers design for actuator fault detection of discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.542-547, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation for Discrete-Time Linear Parameter-Varying System with Unknown Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.4002-4007, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ interval observer design for uncertain discrete-time linear switched systems with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Sehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control, Automation and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD52417.2021.9638731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Sensor Fault Detection for Linear Parameter-Varying Systems using Interval Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.1486-1493, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_380-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation for discrete-time switched linear systems based on $L_\infty$ observer and ellipsoid analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and tracking guarantees in interval observer design for systems with unmeasured polytopic nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fault Detection for switched Takagi-Sugeno systems with unmeasurable premise variables: Interval-Observer-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Garbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Fixed-Time Interval Estimation of Discrete-Time Nonlinear Time-Varying Systems With Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotope-based interval estimation for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi M Dimirovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast interval estimation for discrete-time systems based on fixed-time convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time guaranteed state estimation for discrete-time systems with disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2019 - 4th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation of switched Takagi-Sugeno systems with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Garbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Conference on Intelligent Control and Automation Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2019, Belfast, United Kingdom. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Interval Observers for Takagi-Sugeno Systems with Attractiveness Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 58th Annual Conference of the Society of Instrument and Control Engineers of Japan (SICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hiroshima, Japan. pp.1268-1273, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SICE.2019.8859956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision of Nonlinear Networked Control Systems Under Network Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.270-275, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers design for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.801-806, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On feedback transformation and integral input-to-state stability in designing robust interval observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium on Positive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers for continuous-time bilinear systems with discrete-time outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.1418-1423, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2016.7810488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized interval observer-based control for a class of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 55th Annual Conference of the Society of Instrument and Control Engineers of Japan (SICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tsukuba, Japan. pp.1426-1431, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SICE.2016.7749191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers for nonlinear systems with appropriate output feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SICE International Symposium on Control Systems (ISCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nagoya, Japan. pp.9-14, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SICEISCS.2016.7470174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observer Composed of Observers for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.660 - 665, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions of Interval Observers for Discrete-time Systems of Luenberger type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Nonlinear Systems with Respect to Delay and Sampling of the Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Malissof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Control and Its Applications (CT13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Interval Observers for Discrete-time Systems of Luenberger type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.2484-2489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Global Asymptotic Stability for Nonlinear Systems under Input Delays and Sampling of the Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Malisoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.4857-4861, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2013.6580589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Discrete Interval Observers for Systems with Discrete Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Conference on Decision and Control CDC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.787-792, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2013.6759978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraction-based design of positive observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sepulchre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.6574-6579, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observers For Discrete-time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observateur continu\textendashdiscret pour les systèmes avec des non\textendashlinéarités de Lipschitz et des mesures discrètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 7ème Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-Valued Approaches to Control and Estimation of Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Zheng Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2026, Mathematical Engineering, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94239-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional-Order System: Control Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar Pandey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, 2023, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-0365-6423-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation for Linear Switched Systems Using $$H_\infty $$ Observer and Zonotopic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thach Ngoc Dinh, Andreas Rauh, Sze Zheng Yong, Zhenhua Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Set-Valued Approaches to Control and Estimation of Uncertain Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.25-44, 2026, Mathematical Engineering, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94239-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observers Design for Discrete-Time Linear Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: Spanning Control and Computational Cybernetics: Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 414, Springer International Publishing, pp.245-268, 2022, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99776-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Feedback Transformation and Integral Input-to-State Stability in Designing Robust Interval Observers for Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-65, 2017, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54211-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-discrete time observer design for Lipschitz systems with sampled measurements (long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observateur par intervalles et observateur positif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA112335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01127135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Interval Estimation: New Methods and Open Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Conservation National des Arts et Métiers, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05412151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thach Ngoc Dinh </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assoc. Prof. @CNAM | Assoc. Editor @L-CSS & more</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thach-ngoc-dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8827-0993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182189317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite and fixed-time feedback-based continuous-time optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baby Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunidhi Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 183, pp.112569. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboptimal attitude control of nadir-pointing satellites using magnetic torquers and reduced reaction wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.106892. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection for Time-Varying Delay Singular Systems under Deception Attacks Based on Reachable Set Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingzheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.108682. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2026.108682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Interval Observer-Based Consensus Control for Discrete-Time Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2026.3660324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-and Fixed-Time Gradient Flows for Constrained Optimization via Control Barrier Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baby Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3627044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic interval observer design for linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180, pp.112477. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation by predefined upper bound of settling time convergent projected gradient flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunidhi Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Prasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devender Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2552274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Distributed Prescribed-Time Unknown Input Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2025.3536856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline and Online Use of Interval and Set-Based Approaches for Control and State Estimation : A Selection of Methodological Approaches and Their Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit Lahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(4:11)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Hybrid Dynamic Event-Triggered Bipartite Consensus Control for Multi-Agent Systems Against DoS Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2025.3580053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified KKL-Based Interval Observer for Nonlinear Discrete-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3394324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Interval State Estimation for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan Thanh Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.2631-2636. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3510198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust interval estimation of state and unknown inputs for linear continuous-time systems: An L 1 − gain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101172. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Optimal Control of Nonlinear Dynamical Systems With Application to a Coupled Tank System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijnan Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2023.3349068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov-based prescribed-time stabilisation control of quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Saket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2024.2395328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval analysis for neural networks with application to fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youdao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (11), pp.212205. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11432-023-4146-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimum operator based discrete variable structure control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Prasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.100953. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.100953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active fault control based on interval observer for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.100991. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.100991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic convergence unknown input observer design via interval observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.110744. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Output Consensus Control Scheme for Strict-Feedback Nonlinear Multi-Agent Systems With Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSE.2023.3346442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroadaptive Prescribed-Time Consensus of Uncertain Nonlinear Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2023.3303026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional-Order System: Control Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar Pandey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract7010048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Distributed Interval Observers for Multiple Euler–Lagrange Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.1872. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11081872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional interval observer design for multivariable linear parameter-varying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Akremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Lamouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.100794. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predefined Time Synchronization of Multi-Agent Systems: A Passivity Based Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.3865. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23083865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reachable set estimation for linear time-delay systems based on zonotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuochen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunxi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2023.2189534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline and Online Use of Interval and Set-Based Approaches for Control and State Estimation: A Review of Methodological Approaches and Their Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit Lahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.11622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global exponential synchronization of discrete-time high-order switched neural networks and its application to multi-channel audio encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.101291. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2022.101291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast interval estimation for discrete-time linear systems: An $L_1$ optimization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.110029. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier‐robust set‐membership estimation for discrete‐time linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aijun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.2313-2329. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel global exponential stability results for a class of two-coupled-hub nonlinear genetic regulatory networks with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaona Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zexing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 509, pp.221-233. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered interval estimation method for cyber–physical systems with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2022.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Difference–Collocation Method for the Generalized Fractional Diffusion Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh K Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamlesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (7), pp.387. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract6070387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Control Lyapunov Function based Stabilization of Nonlinear Systems in Predefined Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3213769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observer-based supervision of nonlinear networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Electrical Engineering and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (4), pp.1219 - 1234. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55730/1300-0632.3845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observer Design for Nonlinear Systems using Simplified Contraction theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (10), pp.935-1061. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cth2.12237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-time event-triggered control under denial-of-service attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallol Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Prasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.100765. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observer-based supervision of nonlinear networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Electrical Engineering and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3906/elk-2106-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation based on reduced-order observer and peak-to-peak analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (10), pp.2876-2884. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2021.1940300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A K,KL sector based Hands-off control with quantization parameter mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharat Chandra Mahto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2021.3120651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input interval observers for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotopic Kalman Filter-based Interval Estimation for Discrete-Time Linear Systems with Unknown Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.806 - 811. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3086562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation for discrete-time switched linear systems based on $L_\infty$ observer and ellipsoid analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2999043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Interval Observer for Systems Described by the Fornasini-Marchesini Second Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.1940-1945. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3136762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed‐time state estimation for a class of switched nonlinear time‐varying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (5), pp.1782-1790. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal interval observers for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2019.1575518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal interval observer for switched Takagi-Sugeno systems: an application to interval fault estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Garbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (8), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2997333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of uncertain fractional‐order systems: A reaching phase free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harikrishnan Ms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijnan Bandyopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers for global feedback control of nonlinear systems with robustness with respect to disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.68-77. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralization of Interval Observers for Robust Controlling and Monitoring a Class of Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICE Journal of Control, Measurement, and System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9746/jcmsi.10.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-discrete time observer design for Lipschitz systems with sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (3), pp.787 - 792 </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2014.2329211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Interval Observers for Continuous-Time Systems with Discrete Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (10), pp.2555-2560. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2014.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observers for Discrete-time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (17), pp.2867-2890. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Nonlinear Systems with Respect to Delay and Sampling of the Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Malisoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.1925-1931. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.02.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Interval Observers and Stabilization Design for Discrete-time Systems with Input and Output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (11), pp.3490-3497. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Observer Design for State and Parameter Estimation of Quantum Systems via Averaging Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Denver, United States. pp.4885-4890, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC63710.2025.11107918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Design of Feedback Control for Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observer for Battery and Motor Circuit Model of Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Khennoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Robotics, Control, and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Perth, Australia. pp.451-463, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-5373-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L 1 -Gain-Based Interval Observers for Continuous-Time LPV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-Membership State Estimation for Uncertain Discrete-Time Switched Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Multi-Conference on Smart Systems & Green Process (IMC-SSGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMC-SSGP67001.2025.11474116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation for Uncertain Discrete-Time Switched Linear Systems Using $H_{\infty}$ Observer and Zonotopic Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Multi-Conference on Smart Systems & Green Process (IMC-SSGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Djerba, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMC-SSGP63352.2024.10919623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Interval Observer-based Consensus Control for Discrete-time Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongrun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, France. pp.7928-7933, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stability Analysis of Interval Observer for Linear Continuous-Time Systems: An $L_{1}$-Gain Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Batna, Algeria. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotope-based Fault Estimation for Uncertain Discrete-Time Switched Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Lamouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9455-9460, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Result on Interval Estimation for Switched Linear Systems based on Zonotopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 20th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Mahdia, Tunisia. pp.520-525, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD58187.2023.10411240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Interval Observer for Discrete-Time Nonlinear Lipschitz Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.8476-8481, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous State and Unknown Input Interval Observer for Discrete-Time Linear Switched Systems Using Peak-to-Peak Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xubin Ping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.6493-6498, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient State Estimation for Nonlinear Discrete-Time Systems via Input and State Interval Observer Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Khajenejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Zheng Yong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.1826-1832, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passivity based Approach to Synchronize Multi-agent Systems in Predefined Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDC control strategy for a synchronous machine subject to magnetic saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zammali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Design Approach for Iterative Learning Observers for the Estimation of Periodically Recurring Trajectories and Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom. pp.1548-1553, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Finite-Time Observers design for a Discrete-Time Switched Linear System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bologne, Italy. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Iterative Learning Observers Based on a Combination of Stochastic Estimation Schemes and Ellipsoidal Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Linköping, Sweden. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FUSION49751.2022.9841329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Analysis Method for Global Exponential Stability of Discrete-Time High-Order Neural Networks with Time-Varying Delays: in Lagrange Sense and in Lyapunov Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Unmanned Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Guangzhou, China. pp.974-979, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUS55513.2022.9986656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$L_{\infty}$ interval observers design for actuator fault detection of discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.542-547, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation for Discrete-Time Linear Parameter-Varying System with Unknown Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.4002-4007, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ interval observer design for uncertain discrete-time linear switched systems with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Sehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control, Automation and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD52417.2021.9638731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Sensor Fault Detection for Linear Parameter-Varying Systems using Interval Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.1486-1493, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_380-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation for discrete-time switched linear systems based on $L_\infty$ observer and ellipsoid analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and tracking guarantees in interval observer design for systems with unmeasured polytopic nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fault Detection for switched Takagi-Sugeno systems with unmeasurable premise variables: Interval-Observer-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Garbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Fixed-Time Interval Estimation of Discrete-Time Nonlinear Time-Varying Systems With Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotope-based interval estimation for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi M Dimirovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast interval estimation for discrete-time systems based on fixed-time convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time guaranteed state estimation for discrete-time systems with disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2019 - 4th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation of switched Takagi-Sugeno systems with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Garbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Conference on Intelligent Control and Automation Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2019, Belfast, United Kingdom. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Interval Observers for Takagi-Sugeno Systems with Attractiveness Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 58th Annual Conference of the Society of Instrument and Control Engineers of Japan (SICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hiroshima, Japan. pp.1268-1273, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SICE.2019.8859956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision of Nonlinear Networked Control Systems Under Network Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.270-275, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers design for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.801-806, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On feedback transformation and integral input-to-state stability in designing robust interval observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium on Positive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers for continuous-time bilinear systems with discrete-time outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.1418-1423, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2016.7810488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized interval observer-based control for a class of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 55th Annual Conference of the Society of Instrument and Control Engineers of Japan (SICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tsukuba, Japan. pp.1426-1431, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SICE.2016.7749191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers for nonlinear systems with appropriate output feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SICE International Symposium on Control Systems (ISCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nagoya, Japan. pp.9-14, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SICEISCS.2016.7470174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observer Composed of Observers for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.660 - 665, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions of Interval Observers for Discrete-time Systems of Luenberger type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Nonlinear Systems with Respect to Delay and Sampling of the Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Malissof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Control and Its Applications (CT13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Interval Observers for Discrete-time Systems of Luenberger type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.2484-2489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Global Asymptotic Stability for Nonlinear Systems under Input Delays and Sampling of the Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Malisoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.4857-4861, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2013.6580589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Discrete Interval Observers for Systems with Discrete Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Conference on Decision and Control CDC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.787-792, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2013.6759978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraction-based design of positive observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sepulchre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.6574-6579, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observers For Discrete-time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observateur continu\textendashdiscret pour les systèmes avec des non\textendashlinéarités de Lipschitz et des mesures discrètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 7ème Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-Valued Approaches to Control and Estimation of Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Zheng Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2026, Mathematical Engineering, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94239-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional-Order System: Control Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar Pandey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, 2023, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-0365-6423-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation for Linear Switched Systems Using $$H_\infty $$ Observer and Zonotopic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thach Ngoc Dinh, Andreas Rauh, Sze Zheng Yong, Zhenhua Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Set-Valued Approaches to Control and Estimation of Uncertain Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.25-44, 2026, Mathematical Engineering, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94239-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observers Design for Discrete-Time Linear Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: Spanning Control and Computational Cybernetics: Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 414, Springer International Publishing, pp.245-268, 2022, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99776-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Feedback Transformation and Integral Input-to-State Stability in Designing Robust Interval Observers for Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-65, 2017, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54211-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-discrete time observer design for Lipschitz systems with sampled measurements (long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observateur par intervalles et observateur positif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA112335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01127135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Interval Estimation: New Methods and Open Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Conservation National des Arts et Métiers, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05412151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEA20152"/>
+    <w:nsid w:val="72C0CA38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thach-ngoc-dinh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8827-0993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182189317" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05291046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baby Diana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunidhi Pandey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Kamal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112569" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05548995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikang He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106892" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05527158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjie Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuan Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2026.3660324" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05342535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Ghosh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3627044" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05172945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112477" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05282940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Prasun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devender Singh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2552274" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04930502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanglai Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3536856" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05329422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rauh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Lahme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(4:11)2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05144072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2025.3580053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3394324" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04859677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Thanh Nam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3510198" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04859681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khai Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101172" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04410216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijnan Bandyopadhyay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3349068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04778990v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youdao Ma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Zhu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-023-4146-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04688352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eram Taslima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Saket" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2395328" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04408307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.100953" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04539646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Marouani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.100991" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Fu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110744" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04376741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younan Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2023.3346442" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04180392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3303026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04008676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar Pandey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7010048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihang Yin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11081872" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Pandey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawana Singh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23083865" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04017280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Akremi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lamouchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Amairi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100794" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238093v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.11622" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuochen Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunxi Zheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Feng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2023.2189534" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Dong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Hu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2022.101291" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03652473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijun Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5948" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaona Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.08.063" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Fan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.09.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03721624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh K Pandey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh Kumar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract6070387" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03814390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Pal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213769" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03715512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0632.3845" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03504151v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xiong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12237" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03917921v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallol Chatterjee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Singh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100765" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03639264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-2106-136" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03239489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1940300" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03418562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sachan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharat Chandra Mahto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3120651" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03023667v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Messaoud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.09.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03239436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3086562" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02615000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Dkhil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2999043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3136762" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02433998v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2068" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434041v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1575518" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02614999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Garbouj" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Zouari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ksouri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2997333" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02433993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar Sharma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ms" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2223" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434044v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ito" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.10.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/jcmsi.10.117" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018716v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2329211" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.08.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GT6Q579-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3030" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7550DHG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823918v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.02.064" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874971v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.09.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PRQJSWP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05265097v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saket" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11107918" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05210917v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Pavel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my van Gorp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099146" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05081996v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Khennoune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-5373-7_38" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05210918v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099265" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05001430v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dadi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ethabet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMC-SSGP63352.2024.10919623" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04992999v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrun Wu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886218" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05082041v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928778" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04300724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.240" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500165v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD58187.2023.10411240" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04300668v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1135" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04408313v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xubin Ping" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383946" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04408322v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khajenejad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Jin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Zheng Yong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384057" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03721632v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968740" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04008634v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zammali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044060" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595002v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838288" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071319v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.051" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659338v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49751.2022.9841329" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770977v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUS55513.2022.9986656" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03418563v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666542" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332064v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683335" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346702v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Sehli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638731" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03239385v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_380-cd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02900676v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516113v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516094v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03113667v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147754" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516156v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhan Zhang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi M Dimirovski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516142v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342708v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864742" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434057v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.120" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434059v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SICE.2019.8859956" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434061v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864767" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434053v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550491" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435251v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435258v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810488" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435219v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SICE.2016.7749191" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SICEISCS.2016.7470174" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088231v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862153" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194678v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926667v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malissof" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906825v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2013.6580589" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906824v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6759978" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435326v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Bonnabel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sepulchre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760929" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761600v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917597v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05369637v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94239-6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026752v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-6423-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05369639v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94239-6_2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762561v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99776-2_14" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435213v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54211-9_5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944153v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127135v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112335" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05412151v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thach-ngoc-dinh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8827-0993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182189317" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05291046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baby Diana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunidhi Pandey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Kamal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112569" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05548995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikang He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106892" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05604224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzheng Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Feng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2026.108682" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05527158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjie Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuan Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2026.3660324" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05342535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Ghosh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3627044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05172945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112477" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05282940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Prasun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devender Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2552274" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04930502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanglai Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3536856" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05329422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rauh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Lahme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(4:11)2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05144072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2025.3580053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3394324" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04859677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Thanh Nam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3510198" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04859681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khai Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101172" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04410216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijnan Bandyopadhyay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3349068" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04688352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eram Taslima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Saket" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2395328" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04778990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youdao Ma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Zhu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-023-4146-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04408307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.100953" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04539646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Marouani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.100991" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Fu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110744" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04376741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younan Zhao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2023.3346442" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04180392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3303026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04008676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar Pandey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7010048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072253v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihang Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11081872" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04017280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Akremi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lamouchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Amairi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100794" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Pandey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawana Singh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23083865" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuochen Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunxi Zheng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2023.2189534" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238093v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.11622" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Dong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Hu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2022.101291" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346716v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03652473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijun Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5948" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaona Yang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.08.063" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Fan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.09.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03721624v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh K Pandey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract6070387" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03814390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Pal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213769" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03715512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0632.3845" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03504151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xiong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12237" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03917921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallol Chatterjee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Singh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100765" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03639264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-2106-136" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03239489v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1940300" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03418562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sachan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharat Chandra Mahto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3120651" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03023667v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Messaoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.09.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03239436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3086562" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02615000v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Dkhil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2999043" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3136762" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02433998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2068" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434041v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1575518" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02614999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Garbouj" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Zouari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ksouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2997333" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02433993v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar Sharma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ms" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2223" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ito" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.10.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435204v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/jcmsi.10.117" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2329211" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088128v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.08.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GT6Q579-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7550DHG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823918v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.02.064" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.09.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PRQJSWP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05265097v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saket" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11107918" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05210917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Pavel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my van Gorp" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099146" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05081996v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Khennoune" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-5373-7_38" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05210918v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099265" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05595759v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dadi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ethabet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMC-SSGP67001.2025.11474116" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05001430v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMC-SSGP63352.2024.10919623" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04992999v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrun Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886218" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05082041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928778" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04300724v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.240" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500165v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD58187.2023.10411240" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04300668v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1135" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04408313v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xubin Ping" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383946" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04408322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khajenejad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Jin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Zheng Yong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03721632v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968740" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04008634v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zammali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044060" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595002v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838288" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071319v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.051" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659338v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49751.2022.9841329" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUS55513.2022.9986656" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03418563v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666542" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332064v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683335" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Sehli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638731" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03239385v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_380-cd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02900676v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516113v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516094v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03113667v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147754" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516156v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhan Zhang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi M Dimirovski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516142v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864742" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434057v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.120" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434059v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SICE.2019.8859956" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864767" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434053v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550491" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435251v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435258v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810488" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435219v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SICE.2016.7749191" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435268v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SICEISCS.2016.7470174" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088231v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862153" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194678v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926667v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malissof" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906825v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906827v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2013.6580589" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906824v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6759978" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435326v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Bonnabel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sepulchre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760929" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761600v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917597v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05369637v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94239-6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026752v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-6423-4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05369639v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94239-6_2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762561v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99776-2_14" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435213v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54211-9_5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127135v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112335" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05412151v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>