--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thach Ngoc Dinh </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assoc. Prof. @CNAM | Assoc. Editor @L-CSS & more</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thach-ngoc-dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8827-0993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182189317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite and fixed-time feedback-based continuous-time optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baby Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunidhi Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 183, pp.112569. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboptimal attitude control of nadir-pointing satellites using magnetic torquers and reduced reaction wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.106892. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection for Time-Varying Delay Singular Systems under Deception Attacks Based on Reachable Set Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingzheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.108682. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2026.108682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Interval Observer-Based Consensus Control for Discrete-Time Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2026.3660324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-and Fixed-Time Gradient Flows for Constrained Optimization via Control Barrier Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baby Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3627044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic interval observer design for linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180, pp.112477. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation by predefined upper bound of settling time convergent projected gradient flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunidhi Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Prasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devender Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2552274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Distributed Prescribed-Time Unknown Input Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2025.3536856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline and Online Use of Interval and Set-Based Approaches for Control and State Estimation : A Selection of Methodological Approaches and Their Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit Lahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(4:11)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Hybrid Dynamic Event-Triggered Bipartite Consensus Control for Multi-Agent Systems Against DoS Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2025.3580053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified KKL-Based Interval Observer for Nonlinear Discrete-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3394324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Interval State Estimation for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan Thanh Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.2631-2636. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3510198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust interval estimation of state and unknown inputs for linear continuous-time systems: An L 1 − gain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101172. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Optimal Control of Nonlinear Dynamical Systems With Application to a Coupled Tank System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijnan Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2023.3349068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov-based prescribed-time stabilisation control of quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Saket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2024.2395328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval analysis for neural networks with application to fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youdao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (11), pp.212205. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11432-023-4146-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimum operator based discrete variable structure control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Prasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.100953. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.100953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active fault control based on interval observer for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.100991. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.100991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic convergence unknown input observer design via interval observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.110744. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Output Consensus Control Scheme for Strict-Feedback Nonlinear Multi-Agent Systems With Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSE.2023.3346442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroadaptive Prescribed-Time Consensus of Uncertain Nonlinear Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2023.3303026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional-Order System: Control Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar Pandey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract7010048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Distributed Interval Observers for Multiple Euler–Lagrange Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.1872. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11081872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional interval observer design for multivariable linear parameter-varying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Akremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Lamouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.100794. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predefined Time Synchronization of Multi-Agent Systems: A Passivity Based Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.3865. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23083865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reachable set estimation for linear time-delay systems based on zonotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuochen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunxi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2023.2189534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline and Online Use of Interval and Set-Based Approaches for Control and State Estimation: A Review of Methodological Approaches and Their Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit Lahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.11622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global exponential synchronization of discrete-time high-order switched neural networks and its application to multi-channel audio encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.101291. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2022.101291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast interval estimation for discrete-time linear systems: An $L_1$ optimization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.110029. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier‐robust set‐membership estimation for discrete‐time linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aijun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.2313-2329. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel global exponential stability results for a class of two-coupled-hub nonlinear genetic regulatory networks with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaona Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zexing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 509, pp.221-233. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered interval estimation method for cyber–physical systems with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2022.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Difference–Collocation Method for the Generalized Fractional Diffusion Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh K Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamlesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (7), pp.387. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract6070387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Control Lyapunov Function based Stabilization of Nonlinear Systems in Predefined Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3213769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observer-based supervision of nonlinear networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Electrical Engineering and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (4), pp.1219 - 1234. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55730/1300-0632.3845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observer Design for Nonlinear Systems using Simplified Contraction theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (10), pp.935-1061. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cth2.12237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-time event-triggered control under denial-of-service attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallol Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Prasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.100765. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observer-based supervision of nonlinear networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Electrical Engineering and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3906/elk-2106-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation based on reduced-order observer and peak-to-peak analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (10), pp.2876-2884. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2021.1940300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A K,KL sector based Hands-off control with quantization parameter mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharat Chandra Mahto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2021.3120651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input interval observers for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotopic Kalman Filter-based Interval Estimation for Discrete-Time Linear Systems with Unknown Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.806 - 811. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3086562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation for discrete-time switched linear systems based on $L_\infty$ observer and ellipsoid analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2999043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Interval Observer for Systems Described by the Fornasini-Marchesini Second Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.1940-1945. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3136762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed‐time state estimation for a class of switched nonlinear time‐varying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (5), pp.1782-1790. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal interval observers for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2019.1575518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal interval observer for switched Takagi-Sugeno systems: an application to interval fault estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Garbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (8), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2997333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of uncertain fractional‐order systems: A reaching phase free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harikrishnan Ms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijnan Bandyopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers for global feedback control of nonlinear systems with robustness with respect to disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.68-77. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralization of Interval Observers for Robust Controlling and Monitoring a Class of Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICE Journal of Control, Measurement, and System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9746/jcmsi.10.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-discrete time observer design for Lipschitz systems with sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (3), pp.787 - 792 </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2014.2329211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Interval Observers for Continuous-Time Systems with Discrete Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (10), pp.2555-2560. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2014.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observers for Discrete-time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (17), pp.2867-2890. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Nonlinear Systems with Respect to Delay and Sampling of the Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Malisoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.1925-1931. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.02.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Interval Observers and Stabilization Design for Discrete-time Systems with Input and Output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (11), pp.3490-3497. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Observer Design for State and Parameter Estimation of Quantum Systems via Averaging Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Denver, United States. pp.4885-4890, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC63710.2025.11107918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Design of Feedback Control for Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observer for Battery and Motor Circuit Model of Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Khennoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Robotics, Control, and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Perth, Australia. pp.451-463, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-5373-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L 1 -Gain-Based Interval Observers for Continuous-Time LPV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-Membership State Estimation for Uncertain Discrete-Time Switched Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Multi-Conference on Smart Systems & Green Process (IMC-SSGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMC-SSGP67001.2025.11474116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation for Uncertain Discrete-Time Switched Linear Systems Using $H_{\infty}$ Observer and Zonotopic Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Multi-Conference on Smart Systems & Green Process (IMC-SSGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Djerba, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMC-SSGP63352.2024.10919623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Interval Observer-based Consensus Control for Discrete-time Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongrun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, France. pp.7928-7933, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stability Analysis of Interval Observer for Linear Continuous-Time Systems: An $L_{1}$-Gain Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Batna, Algeria. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotope-based Fault Estimation for Uncertain Discrete-Time Switched Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Lamouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9455-9460, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Result on Interval Estimation for Switched Linear Systems based on Zonotopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 20th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Mahdia, Tunisia. pp.520-525, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD58187.2023.10411240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Interval Observer for Discrete-Time Nonlinear Lipschitz Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.8476-8481, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous State and Unknown Input Interval Observer for Discrete-Time Linear Switched Systems Using Peak-to-Peak Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xubin Ping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.6493-6498, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient State Estimation for Nonlinear Discrete-Time Systems via Input and State Interval Observer Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Khajenejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Zheng Yong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.1826-1832, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passivity based Approach to Synchronize Multi-agent Systems in Predefined Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDC control strategy for a synchronous machine subject to magnetic saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zammali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Design Approach for Iterative Learning Observers for the Estimation of Periodically Recurring Trajectories and Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom. pp.1548-1553, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Finite-Time Observers design for a Discrete-Time Switched Linear System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bologne, Italy. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Iterative Learning Observers Based on a Combination of Stochastic Estimation Schemes and Ellipsoidal Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Linköping, Sweden. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FUSION49751.2022.9841329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Analysis Method for Global Exponential Stability of Discrete-Time High-Order Neural Networks with Time-Varying Delays: in Lagrange Sense and in Lyapunov Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Unmanned Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Guangzhou, China. pp.974-979, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUS55513.2022.9986656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$L_{\infty}$ interval observers design for actuator fault detection of discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.542-547, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation for Discrete-Time Linear Parameter-Varying System with Unknown Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.4002-4007, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ interval observer design for uncertain discrete-time linear switched systems with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Sehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control, Automation and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD52417.2021.9638731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Sensor Fault Detection for Linear Parameter-Varying Systems using Interval Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.1486-1493, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_380-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation for discrete-time switched linear systems based on $L_\infty$ observer and ellipsoid analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and tracking guarantees in interval observer design for systems with unmeasured polytopic nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fault Detection for switched Takagi-Sugeno systems with unmeasurable premise variables: Interval-Observer-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Garbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Fixed-Time Interval Estimation of Discrete-Time Nonlinear Time-Varying Systems With Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotope-based interval estimation for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi M Dimirovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast interval estimation for discrete-time systems based on fixed-time convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time guaranteed state estimation for discrete-time systems with disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2019 - 4th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation of switched Takagi-Sugeno systems with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Garbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Conference on Intelligent Control and Automation Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2019, Belfast, United Kingdom. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Interval Observers for Takagi-Sugeno Systems with Attractiveness Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 58th Annual Conference of the Society of Instrument and Control Engineers of Japan (SICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hiroshima, Japan. pp.1268-1273, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SICE.2019.8859956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision of Nonlinear Networked Control Systems Under Network Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.270-275, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers design for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.801-806, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On feedback transformation and integral input-to-state stability in designing robust interval observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium on Positive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers for continuous-time bilinear systems with discrete-time outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.1418-1423, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2016.7810488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized interval observer-based control for a class of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 55th Annual Conference of the Society of Instrument and Control Engineers of Japan (SICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tsukuba, Japan. pp.1426-1431, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SICE.2016.7749191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers for nonlinear systems with appropriate output feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SICE International Symposium on Control Systems (ISCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nagoya, Japan. pp.9-14, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SICEISCS.2016.7470174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observer Composed of Observers for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.660 - 665, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions of Interval Observers for Discrete-time Systems of Luenberger type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Nonlinear Systems with Respect to Delay and Sampling of the Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Malissof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Control and Its Applications (CT13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Interval Observers for Discrete-time Systems of Luenberger type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.2484-2489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Global Asymptotic Stability for Nonlinear Systems under Input Delays and Sampling of the Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Malisoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.4857-4861, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2013.6580589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Discrete Interval Observers for Systems with Discrete Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Conference on Decision and Control CDC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.787-792, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2013.6759978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraction-based design of positive observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sepulchre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.6574-6579, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observers For Discrete-time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observateur continu\textendashdiscret pour les systèmes avec des non\textendashlinéarités de Lipschitz et des mesures discrètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 7ème Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-Valued Approaches to Control and Estimation of Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Zheng Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2026, Mathematical Engineering, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94239-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional-Order System: Control Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar Pandey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, 2023, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-0365-6423-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation for Linear Switched Systems Using $$H_\infty $$ Observer and Zonotopic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thach Ngoc Dinh, Andreas Rauh, Sze Zheng Yong, Zhenhua Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Set-Valued Approaches to Control and Estimation of Uncertain Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.25-44, 2026, Mathematical Engineering, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94239-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observers Design for Discrete-Time Linear Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: Spanning Control and Computational Cybernetics: Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 414, Springer International Publishing, pp.245-268, 2022, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99776-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Feedback Transformation and Integral Input-to-State Stability in Designing Robust Interval Observers for Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-65, 2017, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54211-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-discrete time observer design for Lipschitz systems with sampled measurements (long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observateur par intervalles et observateur positif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA112335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01127135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Interval Estimation: New Methods and Open Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Conservation National des Arts et Métiers, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05412151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thach Ngoc Dinh </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assoc. Prof. @CNAM | Assoc. Editor @L-CSS & more</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thach-ngoc-dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8827-0993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182189317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Interval Observer-Based Consensus Control for Discrete-Time Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2026.3660324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboptimal attitude control of nadir-pointing satellites using magnetic torquers and reduced reaction wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.106892. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection for Time-Varying Delay Singular Systems under Deception Attacks Based on Reachable Set Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingzheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.108682. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2026.108682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite and fixed-time feedback-based continuous-time optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baby Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunidhi Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 183, pp.112569. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation by predefined upper bound of settling time convergent projected gradient flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunidhi Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Prasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devender Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2552274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-and Fixed-Time Gradient Flows for Constrained Optimization via Control Barrier Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baby Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3627044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic interval observer design for linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180, pp.112477. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Distributed Prescribed-Time Unknown Input Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2025.3536856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline and Online Use of Interval and Set-Based Approaches for Control and State Estimation : A Selection of Methodological Approaches and Their Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit Lahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/lmcs-21(4:11)2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Hybrid Dynamic Event-Triggered Bipartite Consensus Control for Multi-Agent Systems Against DoS Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2025.3580053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified KKL-Based Interval Observer for Nonlinear Discrete-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3394324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Interval State Estimation for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan Thanh Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.2631-2636. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3510198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed-Time Optimal Control of Nonlinear Dynamical Systems With Application to a Coupled Tank System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijnan Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2023.3349068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust interval estimation of state and unknown inputs for linear continuous-time systems: An L 1 − gain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101172. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov-based prescribed-time stabilisation control of quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Saket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2024.2395328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval analysis for neural networks with application to fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youdao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (11), pp.212205. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11432-023-4146-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimum operator based discrete variable structure control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Prasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.100953. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.100953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active fault control based on interval observer for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.100991. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.100991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline and Online Use of Interval and Set-Based Approaches for Control and State Estimation: A Review of Methodological Approaches and Their Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit Lahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.11622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reachable set estimation for linear time-delay systems based on zonotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuochen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunxi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2023.2189534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global exponential synchronization of discrete-time high-order switched neural networks and its application to multi-channel audio encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.101291. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2022.101291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional-Order System: Control Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar Pandey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract7010048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic convergence unknown input observer design via interval observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.110744. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Output Consensus Control Scheme for Strict-Feedback Nonlinear Multi-Agent Systems With Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSE.2023.3346442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroadaptive Prescribed-Time Consensus of Uncertain Nonlinear Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2023.3303026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Distributed Interval Observers for Multiple Euler–Lagrange Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.1872. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11081872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional interval observer design for multivariable linear parameter-varying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Akremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Lamouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.100794. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predefined Time Synchronization of Multi-Agent Systems: A Passivity Based Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.3865. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23083865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observer-based supervision of nonlinear networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Electrical Engineering and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3906/elk-2106-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation based on reduced-order observer and peak-to-peak analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (10), pp.2876-2884. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2021.1940300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel global exponential stability results for a class of two-coupled-hub nonlinear genetic regulatory networks with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaona Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zexing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 509, pp.221-233. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered interval estimation method for cyber–physical systems with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2022.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Difference–Collocation Method for the Generalized Fractional Diffusion Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh K Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamlesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (7), pp.387. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract6070387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast interval estimation for discrete-time linear systems: An $L_1$ optimization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.110029. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier‐robust set‐membership estimation for discrete‐time linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aijun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.2313-2329. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Control Lyapunov Function based Stabilization of Nonlinear Systems in Predefined Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mazenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3213769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observer Design for Nonlinear Systems using Simplified Contraction theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (10), pp.935-1061. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cth2.12237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observer-based supervision of nonlinear networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Electrical Engineering and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (4), pp.1219 - 1234. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55730/1300-0632.3845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-time event-triggered control under denial-of-service attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallol Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parijat Prasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.100765. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation for discrete-time switched linear systems based on $L_\infty$ observer and ellipsoid analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2999043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Interval Observer for Systems Described by the Fornasini-Marchesini Second Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.1940-1945. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3136762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A K,KL sector based Hands-off control with quantization parameter mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharat Chandra Mahto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2021.3120651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotopic Kalman Filter-based Interval Estimation for Discrete-Time Linear Systems with Unknown Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.806 - 811. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3086562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input interval observers for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal interval observer for switched Takagi-Sugeno systems: an application to interval fault estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Garbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (8), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.2997333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed‐time state estimation for a class of switched nonlinear time‐varying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (5), pp.1782-1790. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal interval observers for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2019.1575518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of uncertain fractional‐order systems: A reaching phase free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harikrishnan Ms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijnan Bandyopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers for global feedback control of nonlinear systems with robustness with respect to disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.68-77. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralization of Interval Observers for Robust Controlling and Monitoring a Class of Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICE Journal of Control, Measurement, and System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9746/jcmsi.10.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-discrete time observer design for Lipschitz systems with sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (3), pp.787 - 792 </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2014.2329211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Interval Observers for Continuous-Time Systems with Discrete Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (10), pp.2555-2560. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2014.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observers for Discrete-time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (17), pp.2867-2890. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Nonlinear Systems with Respect to Delay and Sampling of the Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Malisoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.1925-1931. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.02.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Interval Observers and Stabilization Design for Discrete-time Systems with Input and Output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (11), pp.3490-3497. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Observer Design for State and Parameter Estimation of Quantum Systems via Averaging Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Denver, United States. pp.4885-4890, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC63710.2025.11107918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Design of Feedback Control for Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observer for Battery and Motor Circuit Model of Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Khennoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Robotics, Control, and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Perth, Australia. pp.451-463, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-5373-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L 1 -Gain-Based Interval Observers for Continuous-Time LPV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-Membership State Estimation for Uncertain Discrete-Time Switched Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Multi-Conference on Smart Systems & Green Process (IMC-SSGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMC-SSGP67001.2025.11474116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stability Analysis of Interval Observer for Linear Continuous-Time Systems: An $L_{1}$-Gain Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Khai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Batna, Algeria. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation for Uncertain Discrete-Time Switched Linear Systems Using $H_{\infty}$ Observer and Zonotopic Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Multi-Conference on Smart Systems & Green Process (IMC-SSGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Djerba, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMC-SSGP63352.2024.10919623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Interval Observer-based Consensus Control for Discrete-time Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongrun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, France. pp.7928-7933, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient State Estimation for Nonlinear Discrete-Time Systems via Input and State Interval Observer Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Khajenejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyuan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Zheng Yong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.1826-1832, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Interval Observer for Discrete-Time Nonlinear Lipschitz Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanglai Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.8476-8481, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous State and Unknown Input Interval Observer for Discrete-Time Linear Switched Systems Using Peak-to-Peak Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xubin Ping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.6493-6498, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Result on Interval Estimation for Switched Linear Systems based on Zonotopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 20th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Mahdia, Tunisia. pp.520-525, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD58187.2023.10411240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotope-based Fault Estimation for Uncertain Discrete-Time Switched Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Lamouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9455-9460, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passivity based Approach to Synchronize Multi-agent Systems in Predefined Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eram Taslima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhawana Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDC control strategy for a synchronous machine subject to magnetic saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zammali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Design Approach for Iterative Learning Observers for the Estimation of Periodically Recurring Trajectories and Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom. pp.1548-1553, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Finite-Time Observers design for a Discrete-Time Switched Linear System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bologne, Italy. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Iterative Learning Observers Based on a Combination of Stochastic Estimation Schemes and Ellipsoidal Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Linköping, Sweden. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FUSION49751.2022.9841329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Analysis Method for Global Exponential Stability of Discrete-Time High-Order Neural Networks with Time-Varying Delays: in Lagrange Sense and in Lyapunov Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Unmanned Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Guangzhou, China. pp.974-979, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUS55513.2022.9986656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Sensor Fault Detection for Linear Parameter-Varying Systems using Interval Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.1486-1493, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_380-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$L_{\infty}$ interval observers design for actuator fault detection of discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.542-547, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation for Discrete-Time Linear Parameter-Varying System with Unknown Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.4002-4007, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ interval observer design for uncertain discrete-time linear switched systems with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Sehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control, Automation and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD52417.2021.9638731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Fixed-Time Interval Estimation of Discrete-Time Nonlinear Time-Varying Systems With Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotope-based interval estimation for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi M Dimirovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast interval estimation for discrete-time systems based on fixed-time convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation for discrete-time switched linear systems based on $L_\infty$ observer and ellipsoid analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and tracking guarantees in interval observer design for systems with unmeasured polytopic nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fault Detection for switched Takagi-Sugeno systems with unmeasurable premise variables: Interval-Observer-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Garbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Interval Observers for Takagi-Sugeno Systems with Attractiveness Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 58th Annual Conference of the Society of Instrument and Control Engineers of Japan (SICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hiroshima, Japan. pp.1268-1273, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SICE.2019.8859956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision of Nonlinear Networked Control Systems Under Network Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Amairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.270-275, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time guaranteed state estimation for discrete-time systems with disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2019 - 4th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval estimation of switched Takagi-Sugeno systems with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Garbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Conference on Intelligent Control and Automation Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2019, Belfast, United Kingdom. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers design for discrete-time linear switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.801-806, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers for nonlinear systems with appropriate output feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SICE International Symposium on Control Systems (ISCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nagoya, Japan. pp.9-14, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SICEISCS.2016.7470174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On feedback transformation and integral input-to-state stability in designing robust interval observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium on Positive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval observers for continuous-time bilinear systems with discrete-time outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.1418-1423, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2016.7810488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized interval observer-based control for a class of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 55th Annual Conference of the Society of Instrument and Control Engineers of Japan (SICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tsukuba, Japan. pp.1426-1431, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SICE.2016.7749191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observer Composed of Observers for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.660 - 665, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraction-based design of positive observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sepulchre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.6574-6579, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Interval Observers for Discrete-time Systems of Luenberger type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.2484-2489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions of Interval Observers for Discrete-time Systems of Luenberger type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Nonlinear Systems with Respect to Delay and Sampling of the Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Malissof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Control and Its Applications (CT13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Global Asymptotic Stability for Nonlinear Systems under Input Delays and Sampling of the Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Malisoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.4857-4861, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2013.6580589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Discrete Interval Observers for Systems with Discrete Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Conference on Decision and Control CDC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.787-792, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2013.6759978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observers For Discrete-time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observateur continu\textendashdiscret pour les systèmes avec des non\textendashlinéarités de Lipschitz et des mesures discrètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 7ème Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-Valued Approaches to Control and Estimation of Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rauh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Zheng Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2026, Mathematical Engineering, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94239-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional-Order System: Control Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar Pandey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, 2023, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-0365-6423-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation for Linear Switched Systems Using $$H_\infty $$ Observer and Zonotopic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ethabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thach Ngoc Dinh, Andreas Rauh, Sze Zheng Yong, Zhenhua Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Set-Valued Approaches to Control and Estimation of Uncertain Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.25-44, 2026, Mathematical Engineering, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94239-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Observers Design for Discrete-Time Linear Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: Spanning Control and Computational Cybernetics: Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 414, Springer International Publishing, pp.245-268, 2022, Studies in Systems, Decision and Control, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99776-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Feedback Transformation and Integral Input-to-State Stability in Designing Robust Interval Observers for Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-65, 2017, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54211-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-discrete time observer design for Lipschitz systems with sampled measurements (long version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observateur par intervalles et observateur positif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA112335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01127135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Interval Estimation: New Methods and Open Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Ngoc Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Conservatoire national des Arts et Métiers (Cnam), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05412151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72C0CA38"/>
+    <w:nsid w:val="E9F24CBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thach-ngoc-dinh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8827-0993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182189317" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05291046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baby Diana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunidhi Pandey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Kamal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112569" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05548995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikang He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106892" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05604224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzheng Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Feng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2026.108682" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05527158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjie Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuan Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2026.3660324" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05342535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Ghosh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3627044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05172945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112477" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05282940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Prasun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devender Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2552274" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04930502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanglai Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3536856" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05329422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rauh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Lahme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(4:11)2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05144072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2025.3580053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3394324" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04859677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Thanh Nam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3510198" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04859681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khai Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101172" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04410216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijnan Bandyopadhyay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3349068" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04688352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eram Taslima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Saket" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2395328" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04778990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youdao Ma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Zhu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-023-4146-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04408307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.100953" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04539646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Marouani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.100991" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Fu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110744" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04376741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younan Zhao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2023.3346442" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04180392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3303026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04008676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar Pandey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7010048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072253v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihang Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11081872" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04017280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Akremi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lamouchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Amairi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100794" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Pandey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawana Singh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23083865" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuochen Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunxi Zheng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2023.2189534" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238093v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.11622" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Dong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Hu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2022.101291" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346716v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03652473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijun Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5948" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaona Yang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.08.063" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Fan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.09.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03721624v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh K Pandey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract6070387" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03814390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Pal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213769" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03715512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0632.3845" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03504151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xiong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12237" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03917921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallol Chatterjee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Singh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100765" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03639264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-2106-136" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03239489v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1940300" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03418562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sachan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharat Chandra Mahto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3120651" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03023667v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Messaoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.09.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03239436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3086562" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02615000v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Dkhil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2999043" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3136762" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02433998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2068" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434041v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1575518" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02614999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Garbouj" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Zouari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ksouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2997333" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02433993v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar Sharma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ms" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2223" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ito" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.10.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435204v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/jcmsi.10.117" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2329211" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088128v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.08.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GT6Q579-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7550DHG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823918v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.02.064" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.09.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PRQJSWP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05265097v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saket" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11107918" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05210917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Pavel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my van Gorp" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099146" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05081996v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Khennoune" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-5373-7_38" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05210918v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099265" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05595759v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dadi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ethabet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMC-SSGP67001.2025.11474116" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05001430v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMC-SSGP63352.2024.10919623" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04992999v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrun Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886218" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05082041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928778" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04300724v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.240" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500165v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD58187.2023.10411240" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04300668v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1135" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04408313v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xubin Ping" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383946" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04408322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khajenejad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Jin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Zheng Yong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03721632v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968740" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04008634v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zammali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044060" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595002v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838288" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071319v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.051" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659338v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49751.2022.9841329" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUS55513.2022.9986656" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03418563v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666542" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332064v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683335" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Sehli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638731" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03239385v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_380-cd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02900676v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516113v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516094v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03113667v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147754" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516156v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhan Zhang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi M Dimirovski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516142v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864742" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434057v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.120" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434059v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SICE.2019.8859956" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864767" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434053v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550491" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435251v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435258v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810488" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435219v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SICE.2016.7749191" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435268v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SICEISCS.2016.7470174" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088231v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862153" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194678v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926667v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malissof" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906825v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906827v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2013.6580589" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906824v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6759978" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435326v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Bonnabel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sepulchre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760929" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761600v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917597v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05369637v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94239-6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026752v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-6423-4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05369639v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94239-6_2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762561v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99776-2_14" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435213v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54211-9_5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127135v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112335" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05412151v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thach-ngoc-dinh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8827-0993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182189317" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05527158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjie Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuan Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2026.3660324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05548995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikang He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106892" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05604224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzheng Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Feng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2026.108682" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05291046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baby Diana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunidhi Pandey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Kamal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112569" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05282940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parijat Prasun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devender Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2552274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05342535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Ghosh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3627044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05172945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112477" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04930502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanglai Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3536856" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05329422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rauh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Lahme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(4:11)2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05144072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2025.3580053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3394324" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04859677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Thanh Nam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3510198" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04410216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar Singh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijnan Bandyopadhyay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3349068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04859681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khai Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101172" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04688352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eram Taslima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Saket" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2395328" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04778990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youdao Ma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Zhu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-023-4146-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04408307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.100953" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04539646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Marouani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.100991" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.11622" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuochen Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunxi Zheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2023.2189534" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Dong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Hu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2022.101291" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04008676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar Pandey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7010048" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Fu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110744" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04376741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younan Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2023.3346442" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04180392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3303026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072253v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihang Yin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11081872" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04017280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Akremi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Lamouchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Amairi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100794" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Pandey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawana Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23083865" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03639264v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-2106-136" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03239489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1940300" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaona Yang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.08.063" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03790972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Fan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.09.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03721624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh K Pandey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh Kumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract6070387" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03652473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijun Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5948" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03814390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Pal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213769" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03504151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xiong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12237" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03715512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55730/1300-0632.3845" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03917921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallol Chatterjee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Singh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100765" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02615000v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Dkhil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2999043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498843v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3136762" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03418562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sachan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharat Chandra Mahto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3120651" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03239436v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3086562" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03023667v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Messaoud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.09.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02614999v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Garbouj" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Zouari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ksouri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.2997333" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02433998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2068" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1575518" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02433993v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar Sharma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ms" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2223" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ito" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.10.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435204v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/jcmsi.10.117" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2329211" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088128v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.08.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GT6Q579-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7550DHG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823918v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.02.064" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.09.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PRQJSWP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05265097v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saket" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11107918" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05210917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Pavel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my van Gorp" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099146" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05081996v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Khennoune" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-5373-7_38" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05210918v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099265" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05595759v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dadi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ethabet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMC-SSGP67001.2025.11474116" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05082041v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928778" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05001430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMC-SSGP63352.2024.10919623" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04992999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrun Wu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886218" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04408322v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khajenejad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Jin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Zheng Yong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384057" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04300668v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1135" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04408313v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xubin Ping" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383946" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500165v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD58187.2023.10411240" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04300724v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.240" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03721632v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968740" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04008634v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zammali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044060" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595002v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838288" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071319v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.051" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659338v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49751.2022.9841329" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUS55513.2022.9986656" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03239385v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_380-cd" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03418563v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666542" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332064v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683335" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346702v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Sehli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638731" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03113667v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147754" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516156v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhan Zhang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi M Dimirovski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516142v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02900676v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516113v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02516094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434059v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SICE.2019.8859956" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434061v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864767" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342708v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864742" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434057v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.120" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02434053v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550491" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SICEISCS.2016.7470174" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435251v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435258v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810488" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435219v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SICE.2016.7749191" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088231v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862153" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435326v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Bonnabel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sepulchre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760929" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906825v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194678v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926667v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malissof" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906827v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2013.6580589" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906824v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6759978" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761600v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917597v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05369637v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94239-6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026752v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-6423-4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05369639v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94239-6_2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762561v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99776-2_14" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02435213v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54211-9_5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127135v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112335" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05412151v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>