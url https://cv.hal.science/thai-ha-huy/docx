--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thai Ha-Huy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced growth and degrowth with human capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2023.111348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An α -MaxMin utility representation for close and distant future preferences with temporal biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2023.102916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04331306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheels and cycles: Suboptimality and volatility of corrupted economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.440-460. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijet.12323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving and dissaving under Ramsey–Rawls criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103, pp.102783. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2022.102783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A not so myopic axiomatization of discounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.349-376. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-020-01336-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03238955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascendant altruism and asset price bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao‐tung Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc‐sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (4), pp.532-551. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijet.12330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03409931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic dynamics with renewable resources and pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.14-26. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple characterisation for sustained growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thien Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.141 - 147. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2020.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth when consumption takes time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha‐huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi‐do‐hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (5), pp.1442-1461. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational bubbles in altruistic economies: when Tirole meets Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.816+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On maximin dynamic programming and the rate of discount</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Do Hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (3), pp.703-729. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-018-1166-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02096484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial bubbles and capital accumulation in altruistic economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao-Tung Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.125-139. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage and equilibrium in economies with short-selling and ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Tran-Viet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.95-100. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2018.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of equilibrium on asset markets with a countably infinite number of states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage and asset market equilibrium in infinite dimensional economies with short-selling and risk-averse expected utilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2015.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A never-decisive and anonymous criterion for optimal growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ayong Le Kama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Huy Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.281-306. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-013-0759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No unbounded arbitrage, weak no market arbitrage and no arbitrage price system conditions; Equivalent conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.128-131. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty traps under endogenous discounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting Thresholds and Critical Capital Stock in Economic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overtaking criteria and supermodular payoff functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous Discounting and Economic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Borissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Huy Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Quy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Pakhnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth models under Rawlsian criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481516v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste for nature and long-run cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597701v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the uniqueness of the optimal path in a discrete-time model à la Lucas (1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Multiple Time-Varying Discount Rates with Recursive Time-Dependent Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974628v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ramsey equilibrium with dependent preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional, nonconvex model of optimal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148135v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Expected Utility on Arbitrary State Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced growth and degrowth with human capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An $\alpha$-MaxMin Utility Representation for Close and Distant Future Preferences with Temporal Biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010969v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling vs Mining: Competition for Market Shares, Collusion for Market Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sourisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous bequests and social inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Borissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Pakhnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-run cycles in a growth model with natural externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968528v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two Rawlsian criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Equilibrium in Finite Dimensional Asset Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrna Wooders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131008v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous human capital, inequality and growth: The role of patience and skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Borissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Modesto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth when consumption takes time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi‐do‐hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple characterisation for sustained growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thien Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decomposition for the Future: Closeness, Remoteness & Temporal Biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Not so Myopic Axiomatization of Discounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761962v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences économiques de la biologie predictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Maximin Optimization Problems & the Rate of Discount: a Simple Dynamic Programming Argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Do-Hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of equilibrium on asset markets with a countably infinite number of states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset market equilibrium with short-selling and a continuum of number of states of nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thai Ha-Huy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An α -MaxMin utility representation for close and distant future preferences with temporal biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2023.102916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04331306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced growth and degrowth with human capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2023.111348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A not so myopic axiomatization of discounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.349-376. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-020-01336-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03238955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving and dissaving under Ramsey–Rawls criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103, pp.102783. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2022.102783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheels and cycles: Suboptimality and volatility of corrupted economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.440-460. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijet.12323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascendant altruism and asset price bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao‐tung Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc‐sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (4), pp.532-551. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijet.12330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03409931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth when consumption takes time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha‐huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi‐do‐hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (5), pp.1442-1461. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic dynamics with renewable resources and pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.14-26. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple characterisation for sustained growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thien Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.141 - 147. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2020.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On maximin dynamic programming and the rate of discount</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Do Hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (3), pp.703-729. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-018-1166-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02096484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational bubbles in altruistic economies: when Tirole meets Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.816+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial bubbles and capital accumulation in altruistic economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao-Tung Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.125-139. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage and equilibrium in economies with short-selling and ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Tran-Viet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.95-100. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2018.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of equilibrium on asset markets with a countably infinite number of states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage and asset market equilibrium in infinite dimensional economies with short-selling and risk-averse expected utilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2015.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A never-decisive and anonymous criterion for optimal growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ayong Le Kama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Huy Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.281-306. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-013-0759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No unbounded arbitrage, weak no market arbitrage and no arbitrage price system conditions; Equivalent conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.128-131. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting Thresholds and Critical Capital Stock in Economic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty traps under endogenous discounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous Discounting and Economic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Borissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Huy Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Quy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Pakhnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overtaking criteria and supermodular payoff functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste for nature and long-run cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597701v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth models under Rawlsian criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481516v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-run cycles in a growth model with natural externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968528v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous bequests and social inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Borissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Pakhnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Multiple Time-Varying Discount Rates with Recursive Time-Dependent Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974628v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ramsey equilibrium with dependent preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional, nonconvex model of optimal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148135v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Expected Utility on Arbitrary State Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the uniqueness of the optimal path in a discrete-time model à la Lucas (1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced growth and degrowth with human capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An $\alpha$-MaxMin Utility Representation for Close and Distant Future Preferences with Temporal Biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010969v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling vs Mining: Competition for Market Shares, Collusion for Market Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sourisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two Rawlsian criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Equilibrium in Finite Dimensional Asset Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrna Wooders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131008v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple characterisation for sustained growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thien Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous human capital, inequality and growth: The role of patience and skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Borissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Modesto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth when consumption takes time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi‐do‐hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Maximin Optimization Problems & the Rate of Discount: a Simple Dynamic Programming Argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Do-Hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decomposition for the Future: Closeness, Remoteness & Temporal Biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Not so Myopic Axiomatization of Discounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761962v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences économiques de la biologie predictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of equilibrium on asset markets with a countably infinite number of states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset market equilibrium with short-selling and a continuum of number of states of nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bosi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Camacho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha-Huy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2023.111348" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331306v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Drugeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2023.102916" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desmarchelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12323" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Mai Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2022.102783" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03238955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Huy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01336-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao&#8208;tung Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc&#8208;sang Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12330" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04131071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2020.08.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thien Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.10.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03261249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha&#8208;huy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;do&#8208;hanh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Sang Pham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Do Hanh Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-018-1166-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Tung Pham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2018.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Tran-Viet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2018.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.07.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2015.10.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ayong Le Kama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Huy Thai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-013-0759-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2009.05.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273792v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Borissov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Quy Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pakhnin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481516v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597701v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974628v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360936v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barinci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148135v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083568v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010969v5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Beir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sourisseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236588v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968528v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131008v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrna Wooders" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126526v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Modesto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962035v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761962v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761997v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Do-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Drugeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha-Huy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2023.102916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Camacho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2023.111348" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03238955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Huy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01336-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Mai Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2022.102783" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desmarchelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12323" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao&#8208;tung Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc&#8208;sang Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12330" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03261249v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha&#8208;huy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;do&#8208;hanh Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12467" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04131071v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2020.08.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thien Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.10.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Do Hanh Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-018-1166-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Sang Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Tung Pham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2018.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Tran-Viet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2018.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.07.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2015.10.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ayong Le Kama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Huy Thai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-013-0759-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2009.05.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Borissov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Quy Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pakhnin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417801v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597701v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481516v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968528v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236588v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974628v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360936v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barinci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148135v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083568v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010969v5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Beir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sourisseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131008v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrna Wooders" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126526v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Modesto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761997v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Do-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761962v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>