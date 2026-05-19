--- v1 (2026-04-13)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thai Ha-Huy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An α -MaxMin utility representation for close and distant future preferences with temporal biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2023.102916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04331306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced growth and degrowth with human capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2023.111348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A not so myopic axiomatization of discounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.349-376. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-020-01336-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03238955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving and dissaving under Ramsey–Rawls criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103, pp.102783. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2022.102783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheels and cycles: Suboptimality and volatility of corrupted economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.440-460. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijet.12323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascendant altruism and asset price bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao‐tung Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc‐sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (4), pp.532-551. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijet.12330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03409931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth when consumption takes time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha‐huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi‐do‐hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (5), pp.1442-1461. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic dynamics with renewable resources and pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.14-26. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple characterisation for sustained growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thien Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.141 - 147. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2020.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On maximin dynamic programming and the rate of discount</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Do Hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (3), pp.703-729. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-018-1166-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02096484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational bubbles in altruistic economies: when Tirole meets Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.816+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial bubbles and capital accumulation in altruistic economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao-Tung Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.125-139. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage and equilibrium in economies with short-selling and ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Tran-Viet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.95-100. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2018.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of equilibrium on asset markets with a countably infinite number of states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage and asset market equilibrium in infinite dimensional economies with short-selling and risk-averse expected utilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2015.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A never-decisive and anonymous criterion for optimal growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ayong Le Kama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Huy Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.281-306. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-013-0759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No unbounded arbitrage, weak no market arbitrage and no arbitrage price system conditions; Equivalent conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.128-131. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting Thresholds and Critical Capital Stock in Economic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty traps under endogenous discounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous Discounting and Economic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Borissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Huy Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Quy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Pakhnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overtaking criteria and supermodular payoff functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste for nature and long-run cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597701v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth models under Rawlsian criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481516v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-run cycles in a growth model with natural externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968528v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous bequests and social inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Borissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Pakhnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Multiple Time-Varying Discount Rates with Recursive Time-Dependent Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974628v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ramsey equilibrium with dependent preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional, nonconvex model of optimal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148135v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Expected Utility on Arbitrary State Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the uniqueness of the optimal path in a discrete-time model à la Lucas (1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced growth and degrowth with human capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An $\alpha$-MaxMin Utility Representation for Close and Distant Future Preferences with Temporal Biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010969v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling vs Mining: Competition for Market Shares, Collusion for Market Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sourisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two Rawlsian criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Equilibrium in Finite Dimensional Asset Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrna Wooders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131008v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple characterisation for sustained growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thien Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous human capital, inequality and growth: The role of patience and skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Borissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Modesto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth when consumption takes time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi‐do‐hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Maximin Optimization Problems & the Rate of Discount: a Simple Dynamic Programming Argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Do-Hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decomposition for the Future: Closeness, Remoteness & Temporal Biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Not so Myopic Axiomatization of Discounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761962v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences économiques de la biologie predictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of equilibrium on asset markets with a countably infinite number of states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset market equilibrium with short-selling and a continuum of number of states of nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thai Ha-Huy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An α -MaxMin utility representation for close and distant future preferences with temporal biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2023.102916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04331306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced growth and degrowth with human capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2023.111348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving and dissaving under Ramsey–Rawls criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103, pp.102783. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2022.102783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheels and cycles: Suboptimality and volatility of corrupted economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.440-460. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijet.12323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A not so myopic axiomatization of discounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.349-376. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-020-01336-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03238955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascendant altruism and asset price bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao‐tung Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc‐sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (4), pp.532-551. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijet.12330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03409931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic dynamics with renewable resources and pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.14-26. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple characterisation for sustained growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thien Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.141 - 147. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2020.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth when consumption takes time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha‐huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi‐do‐hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (5), pp.1442-1461. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational bubbles in altruistic economies: when Tirole meets Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.816+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On maximin dynamic programming and the rate of discount</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Do Hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (3), pp.703-729. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-018-1166-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02096484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial bubbles and capital accumulation in altruistic economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao-Tung Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.125-139. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage and equilibrium in economies with short-selling and ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Tran-Viet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.95-100. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2018.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of equilibrium on asset markets with a countably infinite number of states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage and asset market equilibrium in infinite dimensional economies with short-selling and risk-averse expected utilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2015.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A never-decisive and anonymous criterion for optimal growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ayong Le Kama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Huy Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.281-306. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-013-0759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No unbounded arbitrage, weak no market arbitrage and no arbitrage price system conditions; Equivalent conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.128-131. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounting Thresholds and Critical Capital Stock in Economic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty traps under endogenous discounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous Discounting and Economic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Borissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Huy Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Quy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Pakhnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overtaking criteria and supermodular payoff functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth models under Rawlsian criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481516v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste for nature and long-run cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597701v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional, nonconvex model of optimal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148135v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Expected Utility on Arbitrary State Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Multiple Time-Varying Discount Rates with Recursive Time-Dependent Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974628v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ramsey equilibrium with dependent preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the uniqueness of the optimal path in a discrete-time model à la Lucas (1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced growth and degrowth with human capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An $\alpha$-MaxMin Utility Representation for Close and Distant Future Preferences with Temporal Biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010969v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling vs Mining: Competition for Market Shares, Collusion for Market Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sourisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous bequests and social inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Borissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Pakhnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-run cycles in a growth model with natural externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968528v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two Rawlsian criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Equilibrium in Finite Dimensional Asset Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrna Wooders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131008v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous human capital, inequality and growth: The role of patience and skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Borissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Modesto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth when consumption takes time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi‐do‐hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple characterisation for sustained growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thien Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decomposition for the Future: Closeness, Remoteness & Temporal Biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Not so Myopic Axiomatization of Discounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761962v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences économiques de la biologie predictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Maximin Optimization Problems & the Rate of Discount: a Simple Dynamic Programming Argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Do-Hanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of equilibrium on asset markets with a countably infinite number of states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset market equilibrium with short-selling and a continuum of number of states of nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Ha-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Drugeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha-Huy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2023.102916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Camacho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2023.111348" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03238955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Huy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01336-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Mai Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2022.102783" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desmarchelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12323" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao&#8208;tung Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc&#8208;sang Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12330" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03261249v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha&#8208;huy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;do&#8208;hanh Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12467" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04131071v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2020.08.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thien Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.10.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Do Hanh Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-018-1166-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Sang Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Tung Pham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2018.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Tran-Viet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2018.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.07.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2015.10.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ayong Le Kama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Huy Thai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-013-0759-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2009.05.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Borissov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Quy Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pakhnin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417801v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597701v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481516v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968528v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236588v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974628v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360936v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barinci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148135v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083568v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010969v5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Beir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sourisseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131008v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrna Wooders" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126526v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Modesto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761997v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Do-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761962v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Drugeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha-Huy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2023.102916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Camacho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2023.111348" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229695v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Mai Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2022.102783" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desmarchelier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12323" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03238955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Huy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01336-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao&#8208;tung Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc&#8208;sang Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12330" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04131071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2020.08.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thien Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2020.10.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03261249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha&#8208;huy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;do&#8208;hanh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Sang Pham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Do Hanh Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-018-1166-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Tung Pham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2018.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Tran-Viet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2018.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.07.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2015.10.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ayong Le Kama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Huy Thai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-013-0759-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2009.05.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Borissov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Quy Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pakhnin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417801v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481516v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597701v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148135v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974628v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360936v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barinci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083568v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010969v5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Beir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sourisseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236588v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968528v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131008v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrna Wooders" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126526v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Modesto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962035v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761962v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761997v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Do-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130993v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>