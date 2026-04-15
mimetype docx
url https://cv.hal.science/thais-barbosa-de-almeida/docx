--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -514,202 +514,306 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole politique sur Twitter en direction du peuple : le cas de « Lula » au Brésil</w:t>
+                <w:t xml:space="preserve">OSINT and Literacies: Towards a Political and Technical Vision of Information and Media Literacies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaïs Barbosa de Almeida</w:t>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayya Roumanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le peuple en sciences humaines et sociales à l’ère du numérique. Outils de reconceptualisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31338/uw.9788323567592.pp.58-72⟩</w:t>
+              <w:t xml:space="preserve">Information Literacy in an AI-Driven World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2864 (1), Springer Nature Switzerland, pp.312-323, 2026, Communications in Computer and Information Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-17272-3_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137416v1</w:t>
+                <w:t xml:space="preserve">hal-05579644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole politique sur Twitter en direction du peuple : le cas de « Lula » au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Barbosa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le peuple en sciences humaines et sociales à l’ère du numérique. Outils de reconceptualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Warsaw Press, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31338/uw.9788323567592.pp.58-72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polémique dans la parole politique à la télévision : les débats télévisés de second tour des élections présidentielles en France et au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours politiques et médiatiques en amérique latine. Retour(s) sur les deux premières décennies du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -719,1664 +823,1664 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à l'IA dans les enquêtes OSINT : innover depuis les marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayya Roumanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Orbicom - GTnum - ITI LiRic CIAREI pour « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux journalistiques des mutations de la polémique médiatique et politique dans le Brésil contemporain</w:t>
+                <w:t xml:space="preserve">Lula et Lava Jato : la mise en récit d’une dénonciation politique dans la presse brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle de la Société suisse des Sciences de la communication et des médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société suisse des Sciences de la communication et des médias, Apr 2024, Neuchâtel (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Les scènes de la dénonciation publique. Médias, langages et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625648v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lula et Lava Jato : la mise en récit d’une dénonciation politique dans la presse brésilienne</w:t>
+                <w:t xml:space="preserve">Enjeux journalistiques des mutations de la polémique médiatique et politique dans le Brésil contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les scènes de la dénonciation publique. Médias, langages et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle de la Société suisse des Sciences de la communication et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société suisse des Sciences de la communication et des médias, Apr 2024, Neuchâtel (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511842v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions et discours anti-Lula sur Twitter</w:t>
+                <w:t xml:space="preserve">Journalisme d’investigation, OSINT et IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communautés politiques, émotions et réactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Nouvelle; Sorbonne Université, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de lancement du GER Journalismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GER Journalismes (SFSIC), Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625656v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journalisme d’investigation, OSINT et IA</w:t>
+                <w:t xml:space="preserve">Réactions et discours anti-Lula sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement du GER Journalismes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GER Journalismes (SFSIC), Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Communautés politiques, émotions et réactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Nouvelle; Sorbonne Université, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817914v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la polémique publique : questions sur le corpus et le traitement des données multimédiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée jeunes chercheur·e·s en Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté, 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digital narrative of former president Lula’s prison procedure: construction of political antagonisms on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th CEISAL International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Helsinki, 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolsonaro and hegemonic media in Brazil: 2018 presidential campaign on online traditional media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Cabral Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Authoritarian Populism and Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interdisciplinarité en pratique : retour sur les pratiques épistémologiques de la thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral du Gripic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Celsa (Sorbonne Université), Jun 2022, Levallois-Perret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche quanti-qualitative multimédiatique : enjeux méthodologiques de l’analyse des discours de presse et de Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorales de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discussion politique sur Twitter : données et enjeux de la recherche en SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Doctoral CERES #2 : La donnée au prisme du geste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERES - Sorbonne Université, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolsonaro and hegemonic media in Brazil : 2018 presidential campaign on online traditional media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Cabral Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Authoritarian Populism and Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplacement de la parole politique : une étude de cas de Lula sur Twitter</w:t>
+                <w:t xml:space="preserve">La parole politique sur Twitter en direction du peuple : le cas de “Lula” au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques : La parole outil humain, enjeu social, objet d’étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Confédérale Léonard de Vinci, 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque doctoral francophone en ligne : Les sciences humaines et sociales à l’heure du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège Européen Francophone en Sciences Humaines et Sociales, Mar 2021, Varsovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933468v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole politique sur Twitter en direction du peuple : le cas de “Lula” au Brésil</w:t>
+                <w:t xml:space="preserve">Déplacement de la parole politique : une étude de cas de Lula sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque doctoral francophone en ligne : Les sciences humaines et sociales à l’heure du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège Européen Francophone en Sciences Humaines et Sociales, Mar 2021, Varsovie, Pologne</w:t>
+              <w:t xml:space="preserve">Journées Thématiques : La parole outil humain, enjeu social, objet d’étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Confédérale Léonard de Vinci, 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285546v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lula en prison : un récit ultracontemporain de victime politique sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Être et naître victime(s) ? Constructions ultra- contemporaines de la figure de la victime de violences politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polêmica como estratégia de visibilidade populista online: o caso de Bolsonaro nas eleições presidenciais brasileiras de 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Colóquio de Outono : Populismos e suas linguagens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade do Minho, 2020, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condamnation de Lula au Brésil : réflexions sur le rôle de la presse dans la configuration de l'événement “Lula en prison”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Démocratie, autoritarisme, ultralibéralisme. La reconfiguration du politique au Brésil, une question internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Diderot, 2020, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création de la polémique dans la parole politique à la télévision : le cas des derniers débats télévisés de second tour en France et au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international discours politiques et médiatiques en Amérique latine. Bilan du millénaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADAL (Analyse des discours de l’Amérique Latine), 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lula : de héros politique à symbole de corruption au Brésil</w:t>
+                <w:t xml:space="preserve">Mancha no telejornalismo: cobertura dos áudios da Operação Lava Jato no Jornal Nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Baggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Héros en marge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, Apr 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">Congrès Ibérique de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Nova de Lisboa, Nov 2017, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285573v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mancha no telejornalismo: cobertura dos áudios da Operação Lava Jato no Jornal Nacional</w:t>
+                <w:t xml:space="preserve">Lula : de héros politique à symbole de corruption au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Baggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Ibérique de Sémiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Nova de Lisboa, Nov 2017, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Journée d’études Héros en marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Apr 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288979v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mancha no Telejornalismo: Cobertura dos Áudios da Operação Lava Jato no Jornal Nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valsuí Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Prudêncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII Congresso de Ciências da Comunicação na Região Sul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Caxias do Sul, Jun 2017, Caxias do Sul, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análise semiótica do bloco da previsão do tempo do novo Jornal Nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Baggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Congresso de Ciências da Comunicação na Região Sul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontifícia Universidade Católica do Paraná, May 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2386,120 +2490,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'argumentation politique dans les discours numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EID&amp;A (Revista Eletrônica de Estudos Integrados em Discurso e Argumentação)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (spécial), 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47369/eidea-22-esp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2509,114 +2613,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lula en prison : une analyse multimédiatique de la polémique publique au Brésil dans la presse et sur Twitter autour de l'affaire Triplex (2016-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Limoges; Universidade Federal do Paraná (Brésil), 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LIMO0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04397325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2763,51 +2867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224737v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Barbosa de Almeida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56151/maspoderlocal.281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n2.2025.617" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-5462_40_14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Barbosa de Almeida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.9788323567592.pp.58-72" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayya Roumanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira Cesar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cabral Salles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Baggio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valsu&#237; Martins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Prud&#234;ncio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289070v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Serrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47369/eidea-22-esp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04397325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LIMO0060" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224737v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Barbosa de Almeida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56151/maspoderlocal.281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n2.2025.617" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-5462_40_14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayya Roumanos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17272-3_26" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Barbosa de Almeida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.9788323567592.pp.58-72" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira Cesar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cabral Salles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933499v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Baggio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valsu&#237; Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Prud&#234;ncio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Serrano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47369/eidea-22-esp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04397325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LIMO0060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>