--- v1 (2026-04-15)
+++ v2 (2026-05-14)
@@ -797,1230 +797,1243 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recours à l'IA dans les enquêtes OSINT : innover depuis les marges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre approche conceptuelle de l’information et critique algorithmique, un nouveau dispositif pédagogique d’expérimentation de l’IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayya Roumanos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Orbicom - GTnum - ITI LiRic CIAREI pour « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque international du réseau Théophraste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311206v1</w:t>
+                <w:t xml:space="preserve">hal-05620147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lula et Lava Jato : la mise en récit d’une dénonciation politique dans la presse brésilienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le recours à l'IA dans les enquêtes OSINT : innover depuis les marges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayya Roumanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les scènes de la dénonciation publique. Médias, langages et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Orbicom - GTnum - ITI LiRic CIAREI pour « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511842v1</w:t>
+                <w:t xml:space="preserve">hal-05311206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux journalistiques des mutations de la polémique médiatique et politique dans le Brésil contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle de la Société suisse des Sciences de la communication et des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société suisse des Sciences de la communication et des médias, Apr 2024, Neuchâtel (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journalisme d’investigation, OSINT et IA</w:t>
+                <w:t xml:space="preserve">Lula et Lava Jato : la mise en récit d’une dénonciation politique dans la presse brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement du GER Journalismes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GER Journalismes (SFSIC), Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les scènes de la dénonciation publique. Médias, langages et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817914v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions et discours anti-Lula sur Twitter</w:t>
+                <w:t xml:space="preserve">Journalisme d’investigation, OSINT et IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communautés politiques, émotions et réactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Nouvelle; Sorbonne Université, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de lancement du GER Journalismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GER Journalismes (SFSIC), Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625656v1</w:t>
+                <w:t xml:space="preserve">hal-04817914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la polémique publique : questions sur le corpus et le traitement des données multimédiatiques</w:t>
+                <w:t xml:space="preserve">Réactions et discours anti-Lula sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée jeunes chercheur·e·s en Sciences de l'Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté, 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Communautés politiques, émotions et réactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Nouvelle; Sorbonne Université, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933477v1</w:t>
+                <w:t xml:space="preserve">hal-04625656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The digital narrative of former president Lula’s prison procedure: construction of political antagonisms on Twitter</w:t>
+                <w:t xml:space="preserve">Étudier la polémique publique : questions sur le corpus et le traitement des données multimédiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th CEISAL International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Helsinki, 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Journée jeunes chercheur·e·s en Sciences de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté, 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933488v1</w:t>
+                <w:t xml:space="preserve">hal-03933477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolsonaro and hegemonic media in Brazil: 2018 presidential campaign on online traditional media</w:t>
+                <w:t xml:space="preserve">L’interdisciplinarité en pratique : retour sur les pratiques épistémologiques de la thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Cabral Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Authoritarian Populism and Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral du Gripic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Celsa (Sorbonne Université), Jun 2022, Levallois-Perret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289030v1</w:t>
+                <w:t xml:space="preserve">hal-04285577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interdisciplinarité en pratique : retour sur les pratiques épistémologiques de la thèse</w:t>
+                <w:t xml:space="preserve">Approche quanti-qualitative multimédiatique : enjeux méthodologiques de l’analyse des discours de presse et de Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral du Gripic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Celsa (Sorbonne Université), Jun 2022, Levallois-Perret, France</w:t>
+              <w:t xml:space="preserve">Doctorales de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285577v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche quanti-qualitative multimédiatique : enjeux méthodologiques de l’analyse des discours de presse et de Twitter</w:t>
+                <w:t xml:space="preserve">The digital narrative of former president Lula’s prison procedure: construction of political antagonisms on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">10th CEISAL International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki, 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285531v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La discussion politique sur Twitter : données et enjeux de la recherche en SIC</w:t>
+                <w:t xml:space="preserve">Bolsonaro and hegemonic media in Brazil: 2018 presidential campaign on online traditional media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Cabral Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Doctoral CERES #2 : La donnée au prisme du geste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERES - Sorbonne Université, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Authoritarian Populism and Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289021v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolsonaro and hegemonic media in Brazil : 2018 presidential campaign on online traditional media</w:t>
+                <w:t xml:space="preserve">La discussion politique sur Twitter : données et enjeux de la recherche en SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Cabral Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Authoritarian Populism and Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Doctoral CERES #2 : La donnée au prisme du geste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERES - Sorbonne Université, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933499v1</w:t>
+                <w:t xml:space="preserve">hal-04289021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole politique sur Twitter en direction du peuple : le cas de “Lula” au Brésil</w:t>
+                <w:t xml:space="preserve">Bolsonaro and hegemonic media in Brazil : 2018 presidential campaign on online traditional media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Cabral Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque doctoral francophone en ligne : Les sciences humaines et sociales à l’heure du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège Européen Francophone en Sciences Humaines et Sociales, Mar 2021, Varsovie, Pologne</w:t>
+              <w:t xml:space="preserve">Authoritarian Populism and Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285546v1</w:t>
+                <w:t xml:space="preserve">hal-03933499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplacement de la parole politique : une étude de cas de Lula sur Twitter</w:t>
+                <w:t xml:space="preserve">La parole politique sur Twitter en direction du peuple : le cas de “Lula” au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques : La parole outil humain, enjeu social, objet d’étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Confédérale Léonard de Vinci, 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque doctoral francophone en ligne : Les sciences humaines et sociales à l’heure du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège Européen Francophone en Sciences Humaines et Sociales, Mar 2021, Varsovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933468v1</w:t>
+                <w:t xml:space="preserve">hal-04285546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lula en prison : un récit ultracontemporain de victime politique sur Twitter</w:t>
+                <w:t xml:space="preserve">Déplacement de la parole politique : une étude de cas de Lula sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Être et naître victime(s) ? Constructions ultra- contemporaines de la figure de la victime de violences politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Thématiques : La parole outil humain, enjeu social, objet d’étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Confédérale Léonard de Vinci, 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933451v1</w:t>
+                <w:t xml:space="preserve">hal-03933468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polêmica como estratégia de visibilidade populista online: o caso de Bolsonaro nas eleições presidenciais brasileiras de 2018</w:t>
+                <w:t xml:space="preserve">Lula en prison : un récit ultracontemporain de victime politique sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII Colóquio de Outono : Populismos e suas linguagens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade do Minho, 2020, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Être et naître victime(s) ? Constructions ultra- contemporaines de la figure de la victime de violences politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933439v1</w:t>
+                <w:t xml:space="preserve">hal-03933451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condamnation de Lula au Brésil : réflexions sur le rôle de la presse dans la configuration de l'événement “Lula en prison”</w:t>
               </w:r>
@@ -2069,418 +2082,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création de la polémique dans la parole politique à la télévision : le cas des derniers débats télévisés de second tour en France et au Brésil</w:t>
+                <w:t xml:space="preserve">A polêmica como estratégia de visibilidade populista online: o caso de Bolsonaro nas eleições presidenciais brasileiras de 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international discours politiques et médiatiques en Amérique latine. Bilan du millénaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADAL (Analyse des discours de l’Amérique Latine), 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">XXII Colóquio de Outono : Populismos e suas linguagens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade do Minho, 2020, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933412v1</w:t>
+                <w:t xml:space="preserve">hal-03933439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mancha no telejornalismo: cobertura dos áudios da Operação Lava Jato no Jornal Nacional</w:t>
+                <w:t xml:space="preserve">La création de la polémique dans la parole politique à la télévision : le cas des derniers débats télévisés de second tour en France et au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Baggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Ibérique de Sémiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Nova de Lisboa, Nov 2017, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque international discours politiques et médiatiques en Amérique latine. Bilan du millénaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADAL (Analyse des discours de l’Amérique Latine), 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288979v1</w:t>
+                <w:t xml:space="preserve">hal-03933412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lula : de héros politique à symbole de corruption au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Héros en marge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges, Apr 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mancha no Telejornalismo: Cobertura dos Áudios da Operação Lava Jato no Jornal Nacional</w:t>
+                <w:t xml:space="preserve">Mancha no telejornalismo: cobertura dos áudios da Operação Lava Jato no Jornal Nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kelly Prudêncio</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Baggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Congresso de Ciências da Comunicação na Região Sul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Caxias do Sul, Jun 2017, Caxias do Sul, Brazil</w:t>
+              <w:t xml:space="preserve">Congrès Ibérique de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Nova de Lisboa, Nov 2017, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288947v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mancha no Telejornalismo: Cobertura dos Áudios da Operação Lava Jato no Jornal Nacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valsuí Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Prudêncio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII Congresso de Ciências da Comunicação na Região Sul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Caxias do Sul, Jun 2017, Caxias do Sul, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Análise semiótica do bloco da previsão do tempo do novo Jornal Nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Baggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Congresso de Ciências da Comunicação na Região Sul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontifícia Universidade Católica do Paraná, May 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2490,120 +2572,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'argumentation politique dans les discours numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EID&amp;A (Revista Eletrônica de Estudos Integrados em Discurso e Argumentação)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (spécial), 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47369/eidea-22-esp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2613,114 +2695,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lula en prison : une analyse multimédiatique de la polémique publique au Brésil dans la presse et sur Twitter autour de l'affaire Triplex (2016-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Limoges; Universidade Federal do Paraná (Brésil), 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023LIMO0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04397325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2867,51 +2949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224737v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Barbosa de Almeida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56151/maspoderlocal.281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n2.2025.617" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-5462_40_14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayya Roumanos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17272-3_26" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Barbosa de Almeida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.9788323567592.pp.58-72" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira Cesar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cabral Salles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933499v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Baggio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valsu&#237; Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Prud&#234;ncio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Serrano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47369/eidea-22-esp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04397325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LIMO0060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224737v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Barbosa de Almeida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56151/maspoderlocal.281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n2.2025.617" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-5462_40_14" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayya Roumanos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17272-3_26" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Barbosa de Almeida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.9788323567592.pp.58-72" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira Cesar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817914v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cabral Salles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Baggio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valsu&#237; Martins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Prud&#234;ncio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Serrano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47369/eidea-22-esp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04397325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LIMO0060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>