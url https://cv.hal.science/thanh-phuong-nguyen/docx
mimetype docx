--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -100,347 +100,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Tiling for Pseudo-Labeling in Dense Scene Object Detection</w:t>
+                <w:t xml:space="preserve">Tensor Decompositions for Signal Processing: Theory, Advances, and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Quynh Khanh Dinh</w:t>
+                <w:t xml:space="preserve">Neriman Tokcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadége Thirion-Moreau</w:t>
+                <w:t xml:space="preserve">Shakir Showkat Sofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">Van Tien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
+                <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofiane Kharbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.113436. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 238, pp.110191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2026.113436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548373v1</w:t>
+                <w:t xml:space="preserve">hal-05135784v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor Decompositions for Signal Processing: Theory, Advances, and Applications</w:t>
+                <w:t xml:space="preserve">Multi-Scale Tiling for Pseudo-Labeling in Dense Scene Object Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neriman Tokcan</w:t>
+                <w:t xml:space="preserve">Thi Quynh Khanh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakir Showkat Sofi</w:t>
+                <w:t xml:space="preserve">Nadége Thirion-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Tien Pham</w:t>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Prévost</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Kharbech</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 238, pp.110191. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.113436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2026.113436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135784v2</w:t>
+                <w:t xml:space="preserve">hal-05548373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular values-driven automated filter pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Tien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Zniyed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.107857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -474,77 +474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Tensor Decomposition for Compact Network Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Tien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Zniyed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -725,51 +725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Taxonomy of Dynamic Texture Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Computing Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55 (1), pp.1-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -803,51 +803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection Symmetry Detection of Shapes Based on Shape Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Phuoc Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -933,51 +933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic texture description using adapted bipolar-invariant and blurred features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1018,278 +1018,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel filtering kernel based on difference of derivative Gaussians with applications to dynamic texture representation</w:t>
+                <w:t xml:space="preserve">Dynamic texture representation based on oriented magnitudes of Gaussian gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 98, pp.116394. </w:t>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, pp.103330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2021.103330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378945v1</w:t>
+                <w:t xml:space="preserve">hal-03413562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic texture representation based on oriented magnitudes of Gaussian gradients</w:t>
+                <w:t xml:space="preserve">A novel filtering kernel based on difference of derivative Gaussians with applications to dynamic texture representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81, pp.103330. </w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.116394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2021.103330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413562v1</w:t>
+                <w:t xml:space="preserve">hal-03378945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted statistical binary patterns for facial feature representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Phuoc Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Guk Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1330,377 +1330,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A projection based method for shape measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prominent Local Representation for Dynamic Textures Based on High-order Gaussian-gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M K Nguyen</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2020.2997202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368681v1</w:t>
+                <w:t xml:space="preserve">hal-02821457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prominent Local Representation for Dynamic Textures Based on High-order Gaussian-gradients</w:t>
+                <w:t xml:space="preserve">Directional Dense-Trajectory-based Patterns for Dynamic Texture Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IET Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821457v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Dense-Trajectory-based Patterns for Dynamic Texture Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A projection based method for shape measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Anouar Borgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M K Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Computer Vision</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470418v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubik Gaussian-based patterns for dynamic texture classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,77 +1760,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momental directional patterns for dynamic texture recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1864,77 +1864,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Gaussian descriptor based on local pooling for action recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Vision and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1953,490 +1953,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completed statistical adaptive patterns on three orthogonal planes for recognition of dynamic textures and scenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Action recognition in depth videos using hierarchical gaussian descriptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-017-5593-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978443v1</w:t>
+                <w:t xml:space="preserve">hal-01713003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical binary patterns and post-competitive representation for pattern recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Completed statistical adaptive patterns on three orthogonal planes for recognition of dynamic textures and scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
+                <w:t xml:space="preserve">Frederic Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of machine learning and cybernetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (05), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858125v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape measurement using LIP-signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 171, pp.83-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cviu.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action recognition in depth videos using hierarchical gaussian descriptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical binary patterns and post-competitive representation for pattern recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Anouar Borgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrio Labate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">International journal of machine learning and cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), pp.1023 - 1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-017-5593-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13042-016-0625-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713003v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Derivative Pattern for Action Recognition in Depth Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,51 +2496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical binary patterns for rotational invariant texture classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2600,51 +2600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection-based polygonality measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai V. Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2704,51 +2704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Texture Categorization with Biologically Inspired Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2786,51 +2786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial motion patterns: action models from semi-dense trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2903,51 +2903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete geometry approach for dominant point detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2985,51 +2985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the local properties of digital curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3108,77 +3108,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élagage efficace des filtres basé sur les décompositions tensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Tien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Zniyed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3216,51 +3216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Localization COVID-19 Abnormalities on Chest Radiographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Marrakesh, Morocco. pp.251-261, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3441,51 +3441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Texture Representation Based on Hierarchical Local Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3562,51 +3562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Hai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Multimedia Analysis and Pattern Recognition (MAPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Ha Noi, Vietnam. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3640,51 +3640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJECTION BASED APPROACH FOR REFLECTION SYMMETRY DETECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3722,51 +3722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumes of Blurred-Invariant Gaussians for Dynamic Texture Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3830,51 +3830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOOTH-INVARIANT GAUSSIAN FEATURES FOR DYNAMIC TEXTURE RECOGNITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3925,77 +3925,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional Beams of Dense Trajectories for Dynamic Texture Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIVS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Poitier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4020,77 +4020,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completed local structure patterns on three orthogonal planes for dynamic texture recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4176,51 +4176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4248,191 +4248,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Tolerant Descriptor for Texture Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transformées de Hough denses : un cadre efficace et générique pour la reconnaissance de formes paramétrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications IPTA'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve"> Traitement et Analyse de l'Information : Méthodes et Applications TAIMA'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245115v1</w:t>
+                <w:t xml:space="preserve">hal-01245133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformées de Hough denses : un cadre efficace et générique pour la reconnaissance de formes paramétrées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise Tolerant Descriptor for Texture Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Traitement et Analyse de l'Information : Méthodes et Applications TAIMA'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications IPTA'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245133v1</w:t>
+                <w:t xml:space="preserve">hal-01245115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation radiofréquence d'un pare-brise de voiture</w:t>
               </w:r>
@@ -4444,51 +4444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Walrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ennaïme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4543,51 +4543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating two first order moments into LBP-based operator for texture categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4625,51 +4625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of topology-related attributes from Local Binary Patterns on texture classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4714,148 +4714,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action recognition using bag of features extracted from a beam of trajectories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Motion Trend Patterns for Action Modelling and Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, melbourne, Australia. pp.4354 - 4357, </w:t>
+              <w:t xml:space="preserve">Computer Analysis of Images and Patterns (CAIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.360 - 367, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40261-6_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118263v1</w:t>
+                <w:t xml:space="preserve">hal-01118278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting LBP-Based Texture Models for Human Action Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,161 +4935,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Trend Patterns for Action Modelling and Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Action recognition using bag of features extracted from a beam of trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Analysis of Images and Patterns (CAIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.360 - 367, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, melbourne, Australia. pp.4354 - 4357, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40261-6_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118278v1</w:t>
+                <w:t xml:space="preserve">hal-01118263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition d'une courbe discrète en arcs de cercle et segments de droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5108,398 +5108,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular arc reconstruction of digital contours with chosen Hausdorff error</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Arc segmentation in linear time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.250--262</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computer Analysis of Images and Patterns - CAIP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Seville, Spain. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579467v1</w:t>
+                <w:t xml:space="preserve">hal-00594835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of a curve into arcs and line segments based on dominant point detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ellipse detection through decomposition of circular arcs and line segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Conference on Image Analysis - SCIA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Ystad Saltsjöbad, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Ravenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00580123v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arc segmentation in linear time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Circular arc reconstruction of digital contours with chosen Hausdorff error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computer Analysis of Images and Patterns - CAIP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Seville, Spain. pp.8</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.250--262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594835v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipse detection through decomposition of circular arcs and line segments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Decomposition of a curve into arcs and line segments based on dominant point detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Ravenna, Italy</w:t>
+              <w:t xml:space="preserve">Scandinavian Conference on Image Analysis - SCIA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Ystad Saltsjöbad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601877v1</w:t>
+                <w:t xml:space="preserve">inria-00580123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularity measuring in linear time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5531,247 +5531,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised, Fast and Precise Recognition of Digital Arcs in Noisy Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A multiscale approach to decompose a digital curve into meaningful parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaques Oliver Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. pp.59-68</w:t>
+              <w:t xml:space="preserve">20th International Conference on Pattern Recognition - ICPR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Isatanbul, Turkey. pp.1072-1075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544737v1</w:t>
+                <w:t xml:space="preserve">inria-00544733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale approach to decompose a digital curve into meaningful parts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unsupervised, Fast and Precise Recognition of Digital Arcs in Noisy Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaques Oliver Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Pattern Recognition - ICPR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Isatanbul, Turkey. pp.1072-1075</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544733v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation en arcs discrets en temps linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5809,51 +5809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter-free method for polygonal representation of the noisy curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5891,51 +5891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and robust dominant point detection on digital curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5973,51 +5973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature and torsion estimators for 3D curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6064,51 +6064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature estimation in noisy curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6178,51 +6178,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des courbes discrètes : applications en analyse d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010NAN10095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6418,51 +6418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Khanh Dinh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2026.113436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135784v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriman Tokcan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Showkat Sofi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tien Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2025.107857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249052v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2025.3609797" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hieu Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Nhat Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hai Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3279845" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Phuoc Truong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Guk Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2022.108667" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-022-00826-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116394" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103330" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02477-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouar Borgi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02821457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.2997202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.04.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102882" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Labate" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-016-0625-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.05.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5593-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4749-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.09.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai V. Hoang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2370954" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garrigues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001414600118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218654308001105" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475150v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tien Pham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27762-7_24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thang Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC52653.2021.9598223" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tien Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAPR49794.2020.9237785" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160704v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873110v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2017.8310130" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671916v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiffes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005730404420448" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walrave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Enna&#239;me" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738897" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41827-3_36" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_43" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594835v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Oliver Lachaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544733v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89639-5_66" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184127v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10095" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135784v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriman Tokcan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Showkat Sofi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tien Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Khanh Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2026.113436" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2025.107857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249052v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2025.3609797" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hieu Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Nhat Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hai Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3279845" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Phuoc Truong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Guk Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2022.108667" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-022-00826-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103330" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116394" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02477-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02821457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.2997202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouar Borgi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.04.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102882" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5593-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.05.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Labate" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-016-0625-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4749-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.09.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai V. Hoang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2370954" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garrigues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001414600118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218654308001105" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475150v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tien Pham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27762-7_24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thang Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC52653.2021.9598223" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tien Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAPR49794.2020.9237785" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160704v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873110v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2017.8310130" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671916v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiffes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005730404420448" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walrave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Enna&#239;me" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_43" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41827-3_36" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738897" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544733v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Oliver Lachaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89639-5_66" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184127v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10095" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>