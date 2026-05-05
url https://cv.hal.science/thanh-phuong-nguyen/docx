--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -364,2727 +364,2861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular values-driven automated filter pruning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lightweight moment-residual-coherent patterns for image recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Zniyed</w:t>
+                <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinh Vinh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Nam Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2025.107857⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 204, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2026.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157087v1</w:t>
+                <w:t xml:space="preserve">hal-05592070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Tensor Decomposition for Compact Network Representation</w:t>
+                <w:t xml:space="preserve">Singular values-driven automated filter pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Tien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Zniyed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2025.3609797⟩</w:t>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.107857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2025.107857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249052v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand Gesture Recognition From Wrist-Worn Camera for Human–Machine Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong-Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Coupled Tensor Decomposition for Compact Network Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Tien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung-Hieu Le</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yassine Zniyed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3279845⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2025.3609797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197197v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249052v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Taxonomy of Dynamic Texture Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hand Gesture Recognition From Wrist-Worn Camera for Human–Machine Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trung-Hieu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Kien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Nhat Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Hai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3487892⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.53262-53274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3279845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452572v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection Symmetry Detection of Shapes Based on Shape Signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Taxonomy of Dynamic Texture Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yong-Guk Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.1-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3487892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2022.108667⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03620837v1</w:t>
+                <w:t xml:space="preserve">hal-03452572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic texture description using adapted bipolar-invariant and blurred features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Reflection Symmetry Detection of Shapes Based on Shape Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Phuoc Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Guk Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11045-022-00826-y⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.108667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2022.108667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636801v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic texture representation based on oriented magnitudes of Gaussian gradients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dynamic texture description using adapted bipolar-invariant and blurred features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2021.103330⟩</w:t>
+              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11045-022-00826-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413562v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel filtering kernel based on difference of derivative Gaussians with applications to dynamic texture representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
+                <w:t xml:space="preserve">Weighted statistical binary patterns for facial feature representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Phuoc Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Guk Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116394⟩</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-021-02477-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378945v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted statistical binary patterns for facial feature representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hung Phuoc Truong</w:t>
+                <w:t xml:space="preserve">Dynamic texture representation based on oriented magnitudes of Gaussian gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yong-Guk Kim</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10489-021-02477-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, pp.103330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2021.103330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249572v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prominent Local Representation for Dynamic Textures Based on High-order Gaussian-gradients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A novel filtering kernel based on difference of derivative Gaussians with applications to dynamic texture representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMM.2020.2997202⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.116394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821457v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Dense-Trajectory-based Patterns for Dynamic Texture Recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A projection based method for shape measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Anouar Borgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M K Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Computer Vision</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470418v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A projection based method for shape measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directional Dense-Trajectory-based Patterns for Dynamic Texture Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M K Nguyen</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+              <w:t xml:space="preserve">IET Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368681v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubik Gaussian-based patterns for dynamic texture classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Prominent Local Representation for Dynamic Textures Based on High-order Gaussian-gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.04.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2020.2997202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535942v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momental directional patterns for dynamic texture recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Rubik Gaussian-based patterns for dynamic texture classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2019.102882⟩</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385372v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Gaussian descriptor based on local pooling for action recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Momental directional patterns for dynamic texture recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2019.102882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978538v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action recognition in depth videos using hierarchical gaussian descriptor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Gaussian descriptor based on local pooling for action recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713003v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completed statistical adaptive patterns on three orthogonal planes for recognition of dynamic textures and scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
+                <w:t xml:space="preserve">Action recognition in depth videos using hierarchical gaussian descriptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-017-5593-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978443v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape measurement using LIP-signature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Completed statistical adaptive patterns on three orthogonal planes for recognition of dynamic textures and scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (05), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858124v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical binary patterns and post-competitive representation for pattern recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anouar Borgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrio Labate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of machine learning and cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (6), pp.1023 - 1038. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13042-016-0625-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Derivative Pattern for Action Recognition in Depth Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Shape measurement using LIP-signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 171, pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2018.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-017-4749-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657473v1</w:t>
+                <w:t xml:space="preserve">hal-01858124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical binary patterns for rotational invariant texture classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Derivative Pattern for Action Recognition in Depth Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2015.09.029⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-017-4749-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245103v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection-based polygonality measurement</w:t>
+                <w:t xml:space="preserve">Statistical binary patterns for rotational invariant texture classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thai V. Hoang</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2015.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2370954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01083726v1</w:t>
+                <w:t xml:space="preserve">hal-01245103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Texture Categorization with Biologically Inspired Filtering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projection-based polygonality measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garcia</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai V. Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2370954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584903v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial motion patterns: action models from semi-dense trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Texture Categorization with Biologically Inspired Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6-7, 3, pp.424-436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118257v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete geometry approach for dominant point detection</w:t>
+                <w:t xml:space="preserve">Spatial motion patterns: action models from semi-dense trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (07), pp.1460011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218001414600118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00526714v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A discrete geometry approach for dominant point detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.32-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00526714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the local properties of digital curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Shape Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.105-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218654308001105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3094,3067 +3228,3067 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élagage efficace des filtres basé sur les décompositions tensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Tien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Zniyed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Localization COVID-19 Abnormalities on Chest Radiographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Marrakesh, Morocco. pp.251-261, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-27762-7_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot study on hand posture recognition from wrist-worn camera for human machine interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Hai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Nhat Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Hieu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Thang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Advanced Technologies for Communications (ATC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Ho Chi Minh City, Vietnam. pp.201-206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ATC52653.2021.9598223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Texture Representation Based on Hierarchical Local Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand detection and segmentation using multimodal information from Kinect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Tien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Hai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Multimedia Analysis and Pattern Recognition (MAPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Ha Noi, Vietnam. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MAPR49794.2020.9237785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJECTION BASED APPROACH FOR REFLECTION SYMMETRY DETECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumes of Blurred-Invariant Gaussians for Dynamic Texture Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Analysis of Images and Patterns (CAIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOOTH-INVARIANT GAUSSIAN FEATURES FOR DYNAMIC TEXTURE RECOGNITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional Beams of Dense Trajectories for Dynamic Texture Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIVS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Poitier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completed local structure patterns on three orthogonal planes for dynamic texture recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Seventh International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montreal, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA.2017.8310130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action-centric Polar Representation of Motion Trajectories for Online Action Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Roma, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005730404420448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformées de Hough denses : un cadre efficace et générique pour la reconnaissance de formes paramétrées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Noise Tolerant Descriptor for Texture Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Traitement et Analyse de l'Information : Méthodes et Applications TAIMA'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications IPTA'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245133v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Tolerant Descriptor for Texture Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformées de Hough denses : un cadre efficace et générique pour la reconnaissance de formes paramétrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications IPTA'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve"> Traitement et Analyse de l'Information : Méthodes et Applications TAIMA'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245115v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation radiofréquence d'un pare-brise de voiture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Walrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ennaïme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating two first order moments into LBP-based operator for texture categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCV Workshop: Robust local descriptors for computer vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of topology-related attributes from Local Binary Patterns on texture classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCV Workshop on Computer Vision with Local Binary Patterns Variants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Trend Patterns for Action Modelling and Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Analysis of Images and Patterns (CAIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.360 - 367, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40261-6_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting LBP-Based Texture Models for Human Action Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberoamerican Congress on Pattern Recognition (CIARP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, La Havane, Cuba. pp.286 - 293, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-41827-3_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action recognition using bag of features extracted from a beam of trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, melbourne, Australia. pp.4354 - 4357, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition d'une courbe discrète en arcs de cercle et segments de droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc segmentation in linear time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computer Analysis of Images and Patterns - CAIP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Seville, Spain. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipse detection through decomposition of circular arcs and line segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Ravenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular arc reconstruction of digital contours with chosen Hausdorff error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.250--262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of a curve into arcs and line segments based on dominant point detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Conference on Image Analysis - SCIA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Ystad Saltsjöbad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00580123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularity measuring in linear time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Pattern Recognition - ICPR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Isatanbul, Turkey. pp.2098-2101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale approach to decompose a digital curve into meaningful parts</w:t>
+                <w:t xml:space="preserve">Unsupervised, Fast and Precise Recognition of Digital Arcs in Noisy Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaques Oliver Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Pattern Recognition - ICPR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Isatanbul, Turkey. pp.1072-1075</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544733v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised, Fast and Precise Recognition of Digital Arcs in Noisy Images</w:t>
+                <w:t xml:space="preserve">A multiscale approach to decompose a digital curve into meaningful parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaques Oliver Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. pp.59-68</w:t>
+              <w:t xml:space="preserve">20th International Conference on Pattern Recognition - ICPR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Isatanbul, Turkey. pp.1072-1075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544737v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation en arcs discrets en temps linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de formes et Intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter-free method for polygonal representation of the noisy curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Mexico. pp.65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and robust dominant point detection on digital curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Caire, Egypt. pp.953-956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature and torsion estimators for 3D curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Advances in Visual Computing - ISVC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Las Vegas, United States. pp.688-699, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-89639-5_66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature estimation in noisy curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Analysis of Images and Patterns 12th International Conference, CAIP 2007, Vienna, Austria, August 27-29, 2007. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Vienna, Austria. pp.474-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6164,114 +6298,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des courbes discrètes : applications en analyse d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010NAN10095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6418,51 +6552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135784v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriman Tokcan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Showkat Sofi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tien Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Khanh Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2026.113436" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2025.107857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249052v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2025.3609797" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hieu Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Nhat Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hai Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3279845" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Phuoc Truong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Guk Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2022.108667" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-022-00826-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103330" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116394" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02477-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02821457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.2997202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouar Borgi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.04.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102882" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5593-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.05.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Labate" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-016-0625-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4749-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.09.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai V. Hoang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2370954" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garrigues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001414600118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218654308001105" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475150v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tien Pham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27762-7_24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thang Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC52653.2021.9598223" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tien Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAPR49794.2020.9237785" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160704v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873110v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2017.8310130" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671916v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiffes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005730404420448" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walrave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Enna&#239;me" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_43" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41827-3_36" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738897" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544733v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Oliver Lachaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89639-5_66" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184127v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10095" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135784v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriman Tokcan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Showkat Sofi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tien Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Khanh Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2026.113436" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Vinh Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Vu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2026.03.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2025.107857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249052v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2025.3609797" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hieu Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Nhat Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hai Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3279845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487892" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Phuoc Truong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Guk Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2022.108667" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-022-00826-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02477-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116394" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouar Borgi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02821457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.2997202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.04.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102882" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978538v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5593-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Labate" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-016-0625-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.05.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657473v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4749-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.09.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083726v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai V. Hoang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2370954" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garrigues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001414600118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218654308001105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475150v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197213v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tien Pham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27762-7_24" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thang Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC52653.2021.9598223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357082v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tien Pham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAPR49794.2020.9237785" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01873110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2017.8310130" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiffes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005730404420448" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245133v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016833v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walrave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Enna&#239;me" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_43" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41827-3_36" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118263v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738897" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656539v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579467v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Oliver Lachaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544733v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437309v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89639-5_66" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746364v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10095" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>