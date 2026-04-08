--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,3202 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3150 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thanh Tam Nguyen-Huu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor in Economics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thanh-tam-nguyen-huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6953-9838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157154009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">282426302</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000419139221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My name is Nguyen Huu Thanh Tam (in Vietnamese:  Nguyễn Hữu Thành Tâm). I experienced different positions in international organizations like the International Labor Office (Swiss), the University of Rouen Normandy, and the University of Evry-Val-d'Essonne (France). Since August 2019, I have held a tenured position as an associate professor at the EM Normandie Business School.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a researcher, I am interested in the development issues of globalization, focusing on developing countries. More precisely, I work on strategies for multinational enterprises, international mobility of production factors, optimal growth, vulnerability, inequality, and firm performance. In terms of teaching, I mainly deliver courses in Quantitative methods and Applied economics, such as Applied statistics, Macroeconomics, Microeconomics, and Econometrics.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Regulations, Corporate Social Responsibility, and Innovation: Evidence from Vietnamese SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noukignon Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Laré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developing Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Summer, 58 (3), pp.205-224. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jda.2024.a929947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of CO2 Emission and Foreign Direct Investment in ASEAN’s Trade Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Anh-Dao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy-Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Knowledge Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13132-024-02228-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDI spillovers, New Industry Development, and Economic Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc‐Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.e12670. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDI spillovers and productivity in Vietnamese manufacturing industries - New insights from the unconditional quantile regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Communist Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14631377.2023.2238158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage Inequality in Pakistan: How Does Contract Status Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developing Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jda.2023.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage inequality associated with job status: Evidence from Indonesia and the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (1), pp.57-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of environmental practices and innovation in total factor productivity convergence -Evidence from small-and medium-sized manufacturing enterprises in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tran-Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 132 (3), pp.453-489. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.323.0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Behavior between a Bank and A Microfinance Institution: The Role of Psychological Distance and Education Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developing Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fall, 56 (4), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jda.2022.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do “inferior” jobs always suffer from a wage penalty? Evidence from temporary workers in Cambodia and Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Development Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.106-141. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJDI-06-2021-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity growth and job reallocation: Evidence from the garment industry in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Phung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, pp.5-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective well-being and social comparison : a comparative study on rural Thailand and Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Anh-Dao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noukignon Kone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (6), pp.993-1029. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.296.0993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should the Host Economy Invest in a New Industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (1), pp.29-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Export-platform FDI on the production of upstream industries - Do third country size, trade agreements and local content requirement matter? Evidence from the Vietnamese supporting industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Khac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017-22, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5018/economics-ejournal.ja.2017-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant factors of TFP convergence: Evidence from Vietnamese manufacturing firms from 2000-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.1569-1579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts quantitatifs verticaux de l’investissement direct étranger d’exportation-plateforme : le cas des industries sous-traitantes du Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Minda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.111-145. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.5586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'investissement direct étranger d'exportation-plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Minda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Thanh-Tam Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 63 (1), pp.69-91. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.631.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des investissements directs étrangers de plateforme d'exportation sur les industries locales au Vietnam : effet de concurrence et retombées technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hattab-Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Kechidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.179-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDI spillovers and productivity in Vietnamese manufacturing industries - New insights from the unconditional quantile regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Vietnam Economist Annual Meeting (VEAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Economics – The University of Danang; Foreign Trade University Hanoi (FTU); Development and Policies Research Center (DEPOCEN); French National Center for Scientific Research (CNRS), Jul 2023, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign direct investment in Vietnam: How local institutions matter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Regional Sustainable Development Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating locally and eating well: Why not ? Evidence of demand for locally certified pesticide-free tomatoes in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Chassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes des martiniquais pour des tomates locales certifiées sans pesticides : analyse du consentement à payer des consommateurs et de ses déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Chassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème colloque de l’Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do they engage in vulnerable jobs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Regional Sustainable Development Conference : “Climate Change, Green Growth, and Regional Sustainable Development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Social Sciences of the Central Region; Southern Institute of Social Sciences; EM Normandie Business School, Jul 2023, Ho Chi MInh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR, innovation, and business performance: evidence from Vietnamese SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Loyal Laré-Dondarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMASS 2021 "Assessing Corporate Social Performance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, innovation et performance des entreprises : cas des PME vietnamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Loyal Laré-Dondarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Georges Doriot - Entrepreneuriat et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Paris, EM Normandie, ESG-UQAM, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, entreprises multinationales et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches de Développement durable et RSE : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.61-70, fiche 5, 2024, 9782340094505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’investissement Socialement Responsable : Principes et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches de Développement durable et RSE : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.294-308, fiche 25, 2024, 9782340094505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should the host economy invest in a new industry? The roles of FDI spillovers, development level and heterogeneity of firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Thanh Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDI versus R&D in an endogenous growth model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đổi mới sáng tạo để thoát bẫy nghèo khó, bẫy thu nhập trung bình và bẫy tăng trưởng trung bình?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escaping the middle income trap and getting economic growth: How does FDI can help the host country?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long walk to knowledge : On the determinants of higher education mobility to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Didisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Anh-Dao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Behavior between a Bank and a Microfinance Institution: The Role of Psychological Distance and Education Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3257,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0FD1095"/>
+    <w:nsid w:val="DB18F2BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3488,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thanh-tam-nguyen-huu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6953-9838" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157154009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282426302" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419139221" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Anh-Dao Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hoa Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen-Huu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-024-02228-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noukignon Kon&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lar&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jda.2024.a929947" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc&#8208;Sang Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12670" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2023.2238158" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jda.2023.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jda.2022.0062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Minh Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tran-Nam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.323.0453" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tam Nguyen-Huu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJDI-06-2021-0120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Phung" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Cuong Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noukignon Kone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.296.0993" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Sang Pham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Khac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2017-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Minda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen Huu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.631.0069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hattab-Christmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chassy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Hoang Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kon&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Loyal Lar&#233;-Dondarini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thanh Tam Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Didisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01566392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thanh-tam-nguyen-huu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6953-9838" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157154009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282426302" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419139221" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen-Huu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noukignon Kon&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lar&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jda.2024.a929947" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Anh-Dao Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hoa Ho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-024-02228-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc&#8208;Sang Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12670" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2023.2238158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jda.2023.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Minh Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tran-Nam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.323.0453" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jda.2022.0062" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tam Nguyen-Huu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJDI-06-2021-0120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Phung" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Cuong Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noukignon Kone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.296.0993" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Sang Pham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Khac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2017-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Minda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen Huu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.631.0069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hattab-Christmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Hoang Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chassy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Loyal Lar&#233;-Dondarini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kon&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thanh Tam Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902207v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Didisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01566392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>