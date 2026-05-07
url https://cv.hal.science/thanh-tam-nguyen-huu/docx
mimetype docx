--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thanh Tam Nguyen-Huu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor in Economics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thanh-tam-nguyen-huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6953-9838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157154009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">282426302</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000419139221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My name is Nguyen Huu Thanh Tam (in Vietnamese:  Nguyễn Hữu Thành Tâm). I experienced different positions in international organizations like the International Labor Office (Swiss), the University of Rouen Normandy, and the University of Evry-Val-d'Essonne (France). Since August 2019, I have held a tenured position as an associate professor at the EM Normandie Business School.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a researcher, I am interested in the development issues of globalization, focusing on developing countries. More precisely, I work on strategies for multinational enterprises, international mobility of production factors, optimal growth, vulnerability, inequality, and firm performance. In terms of teaching, I mainly deliver courses in Quantitative methods and Applied economics, such as Applied statistics, Macroeconomics, Microeconomics, and Econometrics.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Regulations, Corporate Social Responsibility, and Innovation: Evidence from Vietnamese SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noukignon Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Laré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developing Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Summer, 58 (3), pp.205-224. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jda.2024.a929947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of CO2 Emission and Foreign Direct Investment in ASEAN’s Trade Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Anh-Dao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy-Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Knowledge Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13132-024-02228-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDI spillovers, New Industry Development, and Economic Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc‐Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.e12670. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDI spillovers and productivity in Vietnamese manufacturing industries - New insights from the unconditional quantile regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Communist Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14631377.2023.2238158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage Inequality in Pakistan: How Does Contract Status Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developing Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jda.2023.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage inequality associated with job status: Evidence from Indonesia and the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (1), pp.57-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of environmental practices and innovation in total factor productivity convergence -Evidence from small-and medium-sized manufacturing enterprises in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tran-Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 132 (3), pp.453-489. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.323.0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Behavior between a Bank and A Microfinance Institution: The Role of Psychological Distance and Education Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developing Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fall, 56 (4), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jda.2022.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do “inferior” jobs always suffer from a wage penalty? Evidence from temporary workers in Cambodia and Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Development Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.106-141. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJDI-06-2021-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity growth and job reallocation: Evidence from the garment industry in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Phung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, pp.5-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective well-being and social comparison : a comparative study on rural Thailand and Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Anh-Dao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noukignon Kone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (6), pp.993-1029. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.296.0993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should the Host Economy Invest in a New Industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (1), pp.29-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Export-platform FDI on the production of upstream industries - Do third country size, trade agreements and local content requirement matter? Evidence from the Vietnamese supporting industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Khac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017-22, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5018/economics-ejournal.ja.2017-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant factors of TFP convergence: Evidence from Vietnamese manufacturing firms from 2000-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.1569-1579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts quantitatifs verticaux de l’investissement direct étranger d’exportation-plateforme : le cas des industries sous-traitantes du Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Minda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.111-145. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.5586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'investissement direct étranger d'exportation-plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Minda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Thanh-Tam Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 63 (1), pp.69-91. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.631.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des investissements directs étrangers de plateforme d'exportation sur les industries locales au Vietnam : effet de concurrence et retombées technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hattab-Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Kechidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.179-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDI spillovers and productivity in Vietnamese manufacturing industries - New insights from the unconditional quantile regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Vietnam Economist Annual Meeting (VEAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Economics – The University of Danang; Foreign Trade University Hanoi (FTU); Development and Policies Research Center (DEPOCEN); French National Center for Scientific Research (CNRS), Jul 2023, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign direct investment in Vietnam: How local institutions matter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Regional Sustainable Development Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating locally and eating well: Why not ? Evidence of demand for locally certified pesticide-free tomatoes in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Chassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes des martiniquais pour des tomates locales certifiées sans pesticides : analyse du consentement à payer des consommateurs et de ses déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Chassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème colloque de l’Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do they engage in vulnerable jobs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Regional Sustainable Development Conference : “Climate Change, Green Growth, and Regional Sustainable Development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Social Sciences of the Central Region; Southern Institute of Social Sciences; EM Normandie Business School, Jul 2023, Ho Chi MInh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR, innovation, and business performance: evidence from Vietnamese SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Loyal Laré-Dondarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMASS 2021 "Assessing Corporate Social Performance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, innovation et performance des entreprises : cas des PME vietnamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Loyal Laré-Dondarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Georges Doriot - Entrepreneuriat et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Paris, EM Normandie, ESG-UQAM, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, entreprises multinationales et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches de Développement durable et RSE : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.61-70, fiche 5, 2024, 9782340094505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’investissement Socialement Responsable : Principes et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches de Développement durable et RSE : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.294-308, fiche 25, 2024, 9782340094505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should the host economy invest in a new industry? The roles of FDI spillovers, development level and heterogeneity of firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Thanh Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDI versus R&D in an endogenous growth model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đổi mới sáng tạo để thoát bẫy nghèo khó, bẫy thu nhập trung bình và bẫy tăng trưởng trung bình?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escaping the middle income trap and getting economic growth: How does FDI can help the host country?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long walk to knowledge : On the determinants of higher education mobility to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Didisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Anh-Dao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Behavior between a Bank and a Microfinance Institution: The Role of Psychological Distance and Education Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thanh Tam Nguyen-Huu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor in Economics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thanh-tam-nguyen-huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6953-9838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157154009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">282426302</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000419139221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My name is Nguyen Huu Thanh Tam (in Vietnamese:  Nguyễn Hữu Thành Tâm). I experienced different positions in international organizations like the International Labor Office (Swiss), the University of Rouen Normandy, and the University of Evry-Val-d'Essonne (France). Since August 2019, I have held a tenured position as an associate professor at the EM Normandie Business School.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a researcher, I am interested in the development issues of globalization, focusing on developing countries. More precisely, I work on strategies for multinational enterprises, international mobility of production factors, optimal growth, vulnerability, inequality, and firm performance. In terms of teaching, I mainly deliver courses in Quantitative methods and Applied economics, such as Applied statistics, Macroeconomics, Microeconomics, and Econometrics.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Regulations, Corporate Social Responsibility, and Innovation: Evidence from Vietnamese SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noukignon Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Laré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developing Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Summer, 58 (3), pp.205-224. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jda.2024.a929947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of CO2 Emission and Foreign Direct Investment in ASEAN’s Trade Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Anh-Dao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy-Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Knowledge Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13132-024-02228-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDI spillovers, New Industry Development, and Economic Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc‐Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.e12670. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDI spillovers and productivity in Vietnamese manufacturing industries - New insights from the unconditional quantile regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Communist Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14631377.2023.2238158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage Inequality in Pakistan: How Does Contract Status Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developing Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jda.2023.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage inequality associated with job status: Evidence from Indonesia and the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (1), pp.57-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Behavior between a Bank and A Microfinance Institution: The Role of Psychological Distance and Education Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developing Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fall, 56 (4), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jda.2022.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of environmental practices and innovation in total factor productivity convergence -Evidence from small-and medium-sized manufacturing enterprises in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tran-Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 132 (3), pp.453-489. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.323.0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do “inferior” jobs always suffer from a wage penalty? Evidence from temporary workers in Cambodia and Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Development Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.106-141. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJDI-06-2021-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity growth and job reallocation: Evidence from the garment industry in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Phung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, pp.5-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective well-being and social comparison : a comparative study on rural Thailand and Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Anh-Dao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noukignon Kone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (6), pp.993-1029. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.296.0993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should the Host Economy Invest in a New Industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (1), pp.29-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Export-platform FDI on the production of upstream industries - Do third country size, trade agreements and local content requirement matter? Evidence from the Vietnamese supporting industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Khac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017-22, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5018/economics-ejournal.ja.2017-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant factors of TFP convergence: Evidence from Vietnamese manufacturing firms from 2000-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.1569-1579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts quantitatifs verticaux de l’investissement direct étranger d’exportation-plateforme : le cas des industries sous-traitantes du Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Minda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.111-145. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.5586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'investissement direct étranger d'exportation-plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Minda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Thanh-Tam Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 63 (1), pp.69-91. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.631.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des investissements directs étrangers de plateforme d'exportation sur les industries locales au Vietnam : effet de concurrence et retombées technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hattab-Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Kechidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.179-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDI spillovers and productivity in Vietnamese manufacturing industries - New insights from the unconditional quantile regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Vietnam Economist Annual Meeting (VEAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Economics – The University of Danang; Foreign Trade University Hanoi (FTU); Development and Policies Research Center (DEPOCEN); French National Center for Scientific Research (CNRS), Jul 2023, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign direct investment in Vietnam: How local institutions matter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Regional Sustainable Development Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating locally and eating well: Why not ? Evidence of demand for locally certified pesticide-free tomatoes in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Chassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes des martiniquais pour des tomates locales certifiées sans pesticides : analyse du consentement à payer des consommateurs et de ses déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Chassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème colloque de l’Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do they engage in vulnerable jobs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Regional Sustainable Development Conference : “Climate Change, Green Growth, and Regional Sustainable Development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Social Sciences of the Central Region; Southern Institute of Social Sciences; EM Normandie Business School, Jul 2023, Ho Chi MInh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR, innovation, and business performance: evidence from Vietnamese SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Loyal Laré-Dondarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMASS 2021 "Assessing Corporate Social Performance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, innovation et performance des entreprises : cas des PME vietnamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Loyal Laré-Dondarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Georges Doriot - Entrepreneuriat et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Paris, EM Normandie, ESG-UQAM, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, entreprises multinationales et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches de Développement durable et RSE : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.61-70, fiche 5, 2024, 9782340094505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’investissement Socialement Responsable : Principes et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches de Développement durable et RSE : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.294-308, fiche 25, 2024, 9782340094505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should the host economy invest in a new industry? The roles of FDI spillovers, development level and heterogeneity of firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Thanh Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDI versus R&D in an endogenous growth model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đổi mới sáng tạo để thoát bẫy nghèo khó, bẫy thu nhập trung bình và bẫy tăng trưởng trung bình?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escaping the middle income trap and getting economic growth: How does FDI can help the host country?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Sang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long walk to knowledge : On the determinants of higher education mobility to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Didisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Anh-Dao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Behavior between a Bank and a Microfinance Institution: The Role of Psychological Distance and Education Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essays on vulnerability and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Université Paris Nanterre, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05294328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB18F2BA"/>
+    <w:nsid w:val="1E8FEDF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thanh-tam-nguyen-huu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6953-9838" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157154009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282426302" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419139221" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen-Huu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noukignon Kon&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lar&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jda.2024.a929947" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Anh-Dao Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hoa Ho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-024-02228-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc&#8208;Sang Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12670" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2023.2238158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jda.2023.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Minh Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tran-Nam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.323.0453" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jda.2022.0062" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tam Nguyen-Huu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJDI-06-2021-0120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Phung" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Cuong Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noukignon Kone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.296.0993" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Sang Pham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Khac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2017-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Minda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen Huu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.631.0069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hattab-Christmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Hoang Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chassy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Loyal Lar&#233;-Dondarini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kon&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thanh Tam Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902207v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Didisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01566392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thanh-tam-nguyen-huu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6953-9838" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157154009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282426302" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419139221" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen-Huu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noukignon Kon&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lar&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jda.2024.a929947" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Anh-Dao Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hoa Ho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-024-02228-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc&#8208;Sang Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12670" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2023.2238158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jda.2023.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jda.2022.0062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Minh Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tran-Nam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.323.0453" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tam Nguyen-Huu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJDI-06-2021-0120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Phung" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Cuong Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noukignon Kone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.296.0993" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Sang Pham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Khac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2017-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Minda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen Huu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.631.0069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hattab-Christmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Hoang Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chassy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Loyal Lar&#233;-Dondarini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kon&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thanh Tam Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902207v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Didisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01566392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05294328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>