--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,1238 +368,1238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation in Ce-Doped zirconia single and oligo-crystals: In-situ micro-compression with electron back-scattered diffraction analysis</w:t>
+                <w:t xml:space="preserve">Strain Evolution in Nanocrystals under High Pressure Tracked with Bragg Coherent X-ray Diffraction Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Magalhães</w:t>
+                <w:t xml:space="preserve">Abdelrahman Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+                <w:t xml:space="preserve">Sarah Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Huynh</w:t>
+                <w:t xml:space="preserve">Björn Wehinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121553⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6c00462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05291691v1</w:t>
+                <w:t xml:space="preserve">hal-05578330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-point bending behavior of individual ZnO nanowires studied by &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; Laue microdiffraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transformation in Ce-Doped zirconia single and oligo-crystals: In-situ micro-compression with electron back-scattered diffraction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Texier</w:t>
+                <w:t xml:space="preserve">M.D. Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shruti Sharma</w:t>
+                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ternon</w:t>
+                <w:t xml:space="preserve">G. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (4), </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.121553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s1600576725003668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150650v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05291691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ three-dimensional observation of plasticity onset in a Pt nanoparticle</w:t>
+                <w:t xml:space="preserve">Three-point bending behavior of individual ZnO nanowires studied by &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; Laue microdiffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Yehya</w:t>
+                <w:t xml:space="preserve">Soufiane Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cornelius</w:t>
+                <w:t xml:space="preserve">Michael Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+                <w:t xml:space="preserve">Shruti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felisa Berenguer</w:t>
+                <w:t xml:space="preserve">Gustavo Ardila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mor Levi</w:t>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (44), pp.20670-20678. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4nr02634a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/s1600576725003668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005537v1</w:t>
+                <w:t xml:space="preserve">hal-05150650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface roughness on the deformation of gold nanoparticles under compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ three-dimensional observation of plasticity onset in a Pt nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Iteney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">Thomas Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felisa Berenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mor Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120317⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (44), pp.20670-20678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nr02634a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749561v1</w:t>
+                <w:t xml:space="preserve">hal-05005537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load versus displacement-controlled nanocompression: Insights from atomistic simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Influence of surface roughness on the deformation of gold nanoparticles under compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Iteney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Amodeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115245⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, pp.120317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911652v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic Anisotropy Dependence of Interfacial Sliding Phenomenon in a Cu(16)/Nb(16) ARB (Accumulated Rolling Bonding) Nanolaminate</w:t>
+                <w:t xml:space="preserve">Load versus displacement-controlled nanocompression: Insights from atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Sahay</w:t>
+                <w:t xml:space="preserve">Hugo Iteney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arief S Budiman</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.115245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12030308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546291v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterization of thermomechanical behavior of copper nano-interconnect for 3D integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray Diffraction Imaging of Deformations in Thin Films and Nano-Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassel Ayoub</w:t>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lhostis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2022.111809⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12081363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672631v1</w:t>
+                <w:t xml:space="preserve">hal-03643012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved piezoelectric response in relaxor ferroelectric (Pb0.88La0.12)(Zr0.52Ti0.48)O3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ characterization of thermomechanical behavior of copper nano-interconnect for 3D integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Rössle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+                <w:t xml:space="preserve">Sandrine Lhostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Rousset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Texier</w:t>
+                <w:t xml:space="preserve">Hélène Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0077785⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 261, pp.111809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2022.111809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572696v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Diffraction Imaging of Deformations in Thin Films and Nano-Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved piezoelectric response in relaxor ferroelectric (Pb0.88La0.12)(Zr0.52Ti0.48)O3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Rössle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12081363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0077785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643012v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Nano-Indentation of a Gold Sub-Micrometric Particle Imaged by Multi-Wavelength Bragg Coherent X-ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1657,740 +1657,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric nanodomains in epitaxial GeTe thin films</w:t>
+                <w:t xml:space="preserve">Crystallographic Anisotropy Dependence of Interfacial Sliding Phenomenon in a Cu(16)/Nb(16) ARB (Accumulated Rolling Bonding) Nanolaminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Croes</w:t>
+                <w:t xml:space="preserve">Rahul Sahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+                <w:t xml:space="preserve">Arief S Budiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yide Zhang</w:t>
+                <w:t xml:space="preserve">Izzat Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Voulot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
+                <w:t xml:space="preserve">Etienne Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.124415⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12030308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384494v1</w:t>
+                <w:t xml:space="preserve">hal-03546291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Multi-Bragg Peak Coherent X-ray Diffraction Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+                <w:t xml:space="preserve">Ferroelectric nanodomains in epitaxial GeTe thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven J Leake</w:t>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yide Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Voulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11030312⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.124415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.124415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215748v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength Bragg coherent X-ray diffraction imaging of Au particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Labat</w:t>
+                <w:t xml:space="preserve">Simultaneous Multi-Bragg Peak Coherent X-ray Diffraction Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-I. Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Leake</w:t>
+                <w:t xml:space="preserve">Steven J Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576719017163⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst11030312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466430v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable-wavelength quick scanning nano-focused X-ray microscopy for in situ strain and tilt mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Kirchlechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1905990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.201905990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In‐situ force measurement during nano‐indentation combined with Laue microdiffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Select</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nano.202000073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First stages of plasticity in three-point bent Au nanowires detected by in situ Laue microdiffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2431,3352 +2431,3486 @@
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116 (24), pp.243101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0012816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling dislocation nucleation-mediated plasticity in nanostructures via surface modification</w:t>
+                <w:t xml:space="preserve">Multi-wavelength Bragg coherent X-ray diffraction imaging of Au particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jungho Shin</w:t>
+                <w:t xml:space="preserve">F. Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa y Chen</w:t>
+                <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut T Sanli</w:t>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunther Richter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labat</w:t>
+                <w:t xml:space="preserve">S. Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.572-586. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (1), pp.170-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.12.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719017163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002310v1</w:t>
+                <w:t xml:space="preserve">hal-02466430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective growth of ordered hexagonal InN nanorods</w:t>
+                <w:t xml:space="preserve">ZnO based nanowire network for gas sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Avit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+                <w:t xml:space="preserve">Claudio Zuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Salomon</w:t>
+                <w:t xml:space="preserve">Joaquim Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Andre</w:t>
+                <w:t xml:space="preserve">Zeeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CE00161A⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (8), pp.084004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab1f60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107331v1</w:t>
+                <w:t xml:space="preserve">hal-02162350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO based nanowire network for gas sensing applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective growth of ordered hexagonal InN nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Zuliani</w:t>
+                <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Luque</w:t>
+                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeeshan Ali</w:t>
+                <w:t xml:space="preserve">Damien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Mouis</w:t>
+                <w:t xml:space="preserve">Yamina Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (8), pp.084004. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (16), pp.2702-2708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab1f60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CE00161A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162350v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Coherent X-ray Diffraction during Three-Point Bending of a Au Nanowire: Visualization and Quantification</w:t>
+                <w:t xml:space="preserve">Controlling dislocation nucleation-mediated plasticity in nanostructures via surface modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Davydok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+                <w:t xml:space="preserve">Jungho Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Ren</w:t>
+                <w:t xml:space="preserve">Lisa y Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Leclere</w:t>
+                <w:t xml:space="preserve">Umut T Sanli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Chahine</w:t>
+                <w:t xml:space="preserve">Gunther Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Beam Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (4), </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.572-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/qubs2040024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937007v1</w:t>
+                <w:t xml:space="preserve">hal-02002310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress of in situ synchrotron X-ray diffraction studies on the mechanical behavior of materials at small scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">In Situ Coherent X-ray Diffraction during Three-Point Bending of a Au Nanowire: Visualization and Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmatsci.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">Quantum Beam Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/qubs2040024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793295v1</w:t>
+                <w:t xml:space="preserve">hal-01937007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in inhomogeneously strained Au nanowires studied by Laue microdiffraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress of in situ synchrotron X-ray diffraction studies on the mechanical behavior of materials at small scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2018.465⟩</w:t>
+              <w:t xml:space="preserve">Progress in Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.384-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmatsci.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820977v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-point bending behavior of a Au nanowire studied by in-situ Laue micro-diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Plasticity in inhomogeneously strained Au nanowires studied by Laue microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Cornelius</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-S. Micha</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5054068⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (39), pp.2331-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2018.465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937011v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Bragg coherent X-ray diffraction during tensile testing of an individual Au nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (3), pp.781-788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600576718004910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric response and electrical properties of Pb(Zr 1-x Ti x )O 3 thin films: The role of imprint and composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Texier</w:t>
+                <w:t xml:space="preserve">Three-point bending behavior of a Au nanowire studied by in-situ Laue micro-diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (16), pp.164104 - 164104. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 124 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5054068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4994939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01793333v1</w:t>
+                <w:t xml:space="preserve">hal-01937011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging of a dislocation loop at the onset of plasticity in an indented nanocrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (11), pp.6696 - 6701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray diffraction studies on the piezoelectric response of PZT thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric response and electrical properties of Pb(Zr 1-x Ti x )O 3 thin films: The role of imprint and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. B. Araujo</w:t>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.01.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (16), pp.164104 - 164104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4994939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435127v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KB scanning of X-ray beam for Laue microdiffraction on accelero-phobic samples: application to in situ mechanically loaded nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (6), pp.1395-1400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Imaging of the Acoustic Field Emitted by a Single Copper Nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (10), pp.6592-6598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b03260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370656v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ bending of an Au nanowire monitored by micro Laue diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
+                <w:t xml:space="preserve">In situ X-ray diffraction studies on the piezoelectric response of PZT thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. C. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. B. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 603, pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.01.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576715001107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233798v1</w:t>
+                <w:t xml:space="preserve">hal-01435127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion Domain Boundaries in GaN Wires Revealed by Coherent Bragg Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+                <w:t xml:space="preserve">In situ bending of an Au nanowire monitored by micro Laue diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b03857⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (1), pp.291-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576715001107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876893v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural observation of piezoelectric inhomogeneity in a mixed-orientation Na0.5Bi0.5TiO3 perovskite thin film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Bussone</w:t>
+                <w:t xml:space="preserve">Inversion Domain Boundaries in GaN Wires Revealed by Coherent Bragg Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Evans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Cornelius</w:t>
+                <w:t xml:space="preserve">Marc Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (24), pp.242901. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (9), pp.9210 - 9216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4904458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b03857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489887v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning force microscope for in situ nanofocused X-ray diffraction studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural observation of piezoelectric inhomogeneity in a mixed-orientation Na0.5Bi0.5TiO3 perovskite thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Mastropietro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anton Davydok</w:t>
+                <w:t xml:space="preserve">D. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Langlais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+                <w:t xml:space="preserve">A. Pateras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bussone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600577514014532⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (24), pp.242901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4904458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120052v1</w:t>
+                <w:t xml:space="preserve">hal-01489887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of Propagating Gigahertz Coherent Guided Acoustic Phonons in Free Standing Single Copper Nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria-Eugenia Toimil-Molares</w:t>
+                <w:t xml:space="preserve">Scanning force microscope for in situ nanofocused X-ray diffraction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.1128-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600577514014532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz502170j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01226231v1</w:t>
+                <w:t xml:space="preserve">hal-01120052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined coherent x-ray micro-diffraction and local mechanical loading on copper nanocrystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. de Boissieu</w:t>
+                <w:t xml:space="preserve">Direct Observation of Propagating Gigahertz Coherent Guided Acoustic Phonons in Free Standing Single Copper Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Livet</w:t>
+                <w:t xml:space="preserve">Maria-Eugenia Toimil-Molares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/13/132003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (23), pp.4100-4104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz502170j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827931v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational response of free standing single copper nanowire through transient reflectivity microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+                <w:t xml:space="preserve">Combined coherent x-ray micro-diffraction and local mechanical loading on copper nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Perrin</w:t>
+                <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazim Kacemi</w:t>
+                <w:t xml:space="preserve">M. de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Becerra</w:t>
+                <w:t xml:space="preserve">B. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4831957⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 425, pp.132003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/13/132003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233814v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain inhomogeneity in copper islands probed by coherent X-ray diffraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parry</w:t>
+                <w:t xml:space="preserve">Vibrational response of free standing single copper nanowire through transient reflectivity microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labat</w:t>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Kacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.TSF.2012.02.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (19), pp.193509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4831957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807039v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ three-dimensional reciprocal-space mapping during mechanical deformation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Schulli</w:t>
+                <w:t xml:space="preserve">Strain inhomogeneity in copper islands probed by coherent X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.I. Richard</w:t>
+                <w:t xml:space="preserve">Marc Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s0909049512023758⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 530, pp.120-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.TSF.2012.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747530v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopores in track-etched polymer membranes characterized by small-angle x-ray scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">In situ three-dimensional reciprocal-space mapping during mechanical deformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Schiedt</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Severin</w:t>
+                <w:t xml:space="preserve">R. Grifone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pépy</w:t>
+                <w:t xml:space="preserve">T. Schulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.688-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s0909049512023758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466991v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the elastic properties of individual nanostructures by combining in situ atomic force microscopy and micro-x-ray diffraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Scheler</w:t>
+                <w:t xml:space="preserve">Nanopores in track-etched polymer membranes characterized by small-angle x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario S. Rodriguès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+                <w:t xml:space="preserve">B. Schiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mocuta</w:t>
+                <w:t xml:space="preserve">D. Severin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Malachias</w:t>
+                <w:t xml:space="preserve">G. Pépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.155702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356887v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Probing the elastic properties of individual nanostructures by combining in situ atomic force microscopy and micro-x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario S. Rodriguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Malachias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (2), pp.023109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3067988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Efficient field emission from structured gold nanowire cathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navitski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sakharuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (3), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2009167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5786,1611 +5920,1611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martensitic Transformation in Ce-doped Zirconia: In-situ X-ray Diffraction during Mechanical Testing or Annealing on Synchrotron Beamlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECI conference, Nanomechanical Testing in Materials Research and Development IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative characterization of the Transformation Induced Plasticity (TRIP) in ceria-stabilized tetragonal zirconia (CSTZ) micropillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering (MSE) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRansformation Induced Plasticity (TRIP) in ceria-doped zirconia: A phase transformation characterization at the nanoscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramics: A numerical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plasticité 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191605v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramics: A numerical and experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling micro-compression testing and Laue micro-diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Huynh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailey Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Albaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">MecaNano General Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191495v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling micro-compression testing and Laue micro-diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRansformation Induced Plasticity (TRIP) in ceria-doped zirconia: A phase transformation characterization at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MecaNano General Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191476v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ nano-mechanical tests in combination with white beam Laue microdiffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on White beam beamline P61.1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ tensile tests of single Au nanowires combined with coherent X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity in bent Au nanowires studied by Laue microdiffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ nano-mechanical tests in the light of nano- focused synchrotron X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray diffraction studies of the piezoelectric behavior of PZT thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.C. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ piezoelectric studies of PZT thin films by X-ray microdiffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.B. Araujo</w:t>
+                <w:t xml:space="preserve">In situ nano-mechanical tests in the light of synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453231v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ nano-mechanical tests in the light of synchrotron X-ray diffraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ piezoelectric studies of PZT thin films by X-ray microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Verdier</w:t>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453251v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ nano-mechanical testing in the light of synchrotron X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction en 3D : méthodes d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique du GDR CNRS OxyFun : Caractérisations avancées des oxydes fonctionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7400,154 +7534,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomly oriented monocrystalline ZnO nanowire networks for acetone electrical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lourhzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Grenoble, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7557,168 +7691,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic nanowire resonances for field-enhanced spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neubrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aizpurua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wang Z.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One-dimensional nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.175-216, 2008, Lecture Notes on Nanoscales Science and Technology, 0387741313, 9780387741314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId256"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7865,51 +7999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey E Rhodes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Cornelius" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene J Beyerlein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2026.02.172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w6fz-psgb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sa&#239;di" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Sharma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576725003668" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornelius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Levi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02634a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iteney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120317" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911652v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115245" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sahay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief S Budiman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzat Aziz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Navarro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030308" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Ayoub" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mermoz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111809" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias R&#246;ssle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rousset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077785" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081363" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauraux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kovalenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186195" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124415" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030312" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leake" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719017163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Molin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchlechner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201905990" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202000073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881469v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydok" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012816" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Shin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa y Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut T Sanli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Richter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00161A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02162350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zuliani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Luque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab1f60" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Davydok" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ren" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/qubs2040024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2018.01.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Cornelius" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.465" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937011v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054068" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793333v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994939" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02680" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Cornelius" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Lima" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Araujo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008011v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370656v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b03260" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715001107" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876893v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b03857" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489887v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bussone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evans" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904458" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120052v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577514014532" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eugenia Toimil-Molares" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502170j" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/13/132003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Kacemi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831957" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2012.02.032" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747530v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grifone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schulli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049512023758" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schiedt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;py" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356887v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S. Rodrigu&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mocuta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Malachias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3067988" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530827v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navitski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#252;ller" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sakharuk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009167" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45A483F776CCD86FE02E6001D46E2E1A8C3F62E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705378v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781796v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452925v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupraz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453244v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Lima" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Araujo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453231v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453251v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453236v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453075v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112231v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lourhzal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pucci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neubrech" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aizpurua" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey E Rhodes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Cornelius" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene J Beyerlein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2026.02.172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w6fz-psgb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Zakaria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wehinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6c00462" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sa&#239;di" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Sharma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576725003668" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornelius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Levi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02634a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iteney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911652v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115245" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643012v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081363" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Ayoub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mermoz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111809" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572696v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias R&#246;ssle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077785" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauraux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kovalenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186195" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sahay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief S Budiman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzat Aziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Navarro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030308" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124415" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030312" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Molin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchlechner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201905990" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202000073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydok" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012816" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leake" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719017163" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02162350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zuliani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Luque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab1f60" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00161A" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002310v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Shin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa y Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut T Sanli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Richter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Davydok" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/qubs2040024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2018.01.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820977v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Cornelius" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.465" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054068" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633795v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02680" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994939" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370656v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b03260" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435127v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Cornelius" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Lima" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Araujo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.045" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715001107" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876893v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b03857" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489887v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bussone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904458" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120052v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577514014532" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eugenia Toimil-Molares" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502170j" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827931v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/13/132003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Kacemi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831957" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807039v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2012.02.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747530v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grifone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schulli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049512023758" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466991v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schiedt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;py" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356887v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S. Rodrigu&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mocuta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Malachias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3067988" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530827v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navitski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#252;ller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sakharuk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009167" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45A483F776CCD86FE02E6001D46E2E1A8C3F62E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453114v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452925v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupraz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453244v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Lima" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Araujo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453251v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453231v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453075v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112231v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lourhzal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416507v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pucci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neubrech" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aizpurua" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>