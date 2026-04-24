--- v1 (2026-04-04)
+++ v2 (2026-04-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,5683 +234,5951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically-driven antiferroelectric-ferroelectric phase transition in PbZrO3 thin films studied by in situ synchrotron X-ray diffraction</w:t>
+                <w:t xml:space="preserve">Hydrogen (deuterium) retention and desorption from boron: Efficient dissociation of molecular hydrogen and absence of diborane desorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zing</w:t>
+                <w:t xml:space="preserve">A Afonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Matzen</w:t>
+                <w:t xml:space="preserve">T Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+                <w:t xml:space="preserve">C Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">M Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/w6fz-psgb⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 47, pp.102112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2026.102112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462300v1</w:t>
+                <w:t xml:space="preserve">hal-05582728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Evolution in Nanocrystals under High Pressure Tracked with Bragg Coherent X-ray Diffraction Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrically-driven antiferroelectric-ferroelectric phase transition in PbZrO3 thin films studied by in situ synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Yehya</w:t>
+                <w:t xml:space="preserve">Alexandre Zing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fertey</w:t>
+                <w:t xml:space="preserve">Sylvia Matzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Wehinger</w:t>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Leake</w:t>
+                <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (1), pp.014405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6c00462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/w6fz-psgb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578330v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation in Ce-Doped zirconia single and oligo-crystals: In-situ micro-compression with electron back-scattered diffraction analysis</w:t>
+                <w:t xml:space="preserve">Strain Evolution in Nanocrystals under High Pressure Tracked with Bragg Coherent X-ray Diffraction Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Magalhães</w:t>
+                <w:t xml:space="preserve">Abdelrahman Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+                <w:t xml:space="preserve">Sarah Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Huynh</w:t>
+                <w:t xml:space="preserve">Björn Wehinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121553⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6c00462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05291691v1</w:t>
+                <w:t xml:space="preserve">hal-05578330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-point bending behavior of individual ZnO nanowires studied by &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; Laue microdiffraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transformation in Ce-Doped zirconia single and oligo-crystals: In-situ micro-compression with electron back-scattered diffraction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Texier</w:t>
+                <w:t xml:space="preserve">M.D. Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shruti Sharma</w:t>
+                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ternon</w:t>
+                <w:t xml:space="preserve">G. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (4), </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.121553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s1600576725003668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150650v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05291691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ three-dimensional observation of plasticity onset in a Pt nanoparticle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energetics, electronic structure and electric polarization of basal stacking faults in wurtzite GaN and ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cornelius</w:t>
+                <w:t xml:space="preserve">Abdesamed Benbedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+                <w:t xml:space="preserve">Said Meskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felisa Berenguer</w:t>
+                <w:t xml:space="preserve">Abdelkader Boukortt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mor Levi</w:t>
+                <w:t xml:space="preserve">Roland Hayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4nr02634a⟩</w:t>
+              <w:t xml:space="preserve">Computational Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43, pp.e01033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cocom.2025.e01033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005537v1</w:t>
+                <w:t xml:space="preserve">hal-05582799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface roughness on the deformation of gold nanoparticles under compression</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-point bending behavior of individual ZnO nanowires studied by &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; Laue microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soufiane Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600576725003668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749561v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load versus displacement-controlled nanocompression: Insights from atomistic simulations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ three-dimensional observation of plasticity onset in a Pt nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felisa Berenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mor Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115245⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (44), pp.20670-20678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nr02634a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911652v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Diffraction Imaging of Deformations in Thin Films and Nano-Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of surface roughness on the deformation of gold nanoparticles under compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Iteney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12081363⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, pp.120317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643012v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterization of thermomechanical behavior of copper nano-interconnect for 3D integration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Load versus displacement-controlled nanocompression: Insights from atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lhostis</w:t>
+                <w:t xml:space="preserve">Hugo Iteney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Frémont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.115245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2022.111809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03672631v1</w:t>
+                <w:t xml:space="preserve">hal-03911652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved piezoelectric response in relaxor ferroelectric (Pb0.88La0.12)(Zr0.52Ti0.48)O3 thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray Diffraction Imaging of Deformations in Thin Films and Nano-Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Rousset</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0077785⟩</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12081363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572696v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Nano-Indentation of a Gold Sub-Micrometric Particle Imaged by Multi-Wavelength Bragg Coherent X-ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (18), pp.6195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma15186195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic Anisotropy Dependence of Interfacial Sliding Phenomenon in a Cu(16)/Nb(16) ARB (Accumulated Rolling Bonding) Nanolaminate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ characterization of thermomechanical behavior of copper nano-interconnect for 3D integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izzat Aziz</w:t>
+                <w:t xml:space="preserve">Bassel Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lhostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12030308⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 261, pp.111809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2022.111809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546291v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric nanodomains in epitaxial GeTe thin films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved piezoelectric response in relaxor ferroelectric (Pb0.88La0.12)(Zr0.52Ti0.48)O3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Voulot</w:t>
+                <w:t xml:space="preserve">Matthias Rössle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
+                <w:t xml:space="preserve">Raphael Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.124415. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.124415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0077785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384494v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Multi-Bragg Peak Coherent X-ray Diffraction Imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallographic Anisotropy Dependence of Interfacial Sliding Phenomenon in a Cu(16)/Nb(16) ARB (Accumulated Rolling Bonding) Nanolaminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven J Leake</w:t>
+                <w:t xml:space="preserve">Rahul Sahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arief S Budiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izzat Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11030312⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12030308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215748v1</w:t>
+                <w:t xml:space="preserve">hal-03546291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-wavelength quick scanning nano-focused X-ray microscopy for in situ strain and tilt mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Multi-Bragg Peak Coherent X-ray Diffraction Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christoph Kirchlechner</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven J Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst11030312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201905990⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03703869v1</w:t>
+                <w:t xml:space="preserve">hal-03215748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐situ force measurement during nano‐indentation combined with Laue microdiffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Robach</w:t>
+                <w:t xml:space="preserve">Ferroelectric nanodomains in epitaxial GeTe thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yide Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Voulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Select</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nano.202000073⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.124415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.124415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975237v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First stages of plasticity in three-point bent Au nanowires detected by in situ Laue microdiffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-S. Micha</w:t>
+                <w:t xml:space="preserve">Variable-wavelength quick scanning nano-focused X-ray microscopy for in situ strain and tilt mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kirchlechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0012816⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1905990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201905990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881469v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength Bragg coherent X-ray diffraction imaging of Au particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Labat</w:t>
+                <w:t xml:space="preserve">In‐situ force measurement during nano‐indentation combined with Laue microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-I. Richard</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leake</w:t>
+                <w:t xml:space="preserve">Odile Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (1), pp.170-177. </w:t>
+              <w:t xml:space="preserve">Nano Select</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576719017163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nano.202000073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466430v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO based nanowire network for gas sensing applications</w:t>
+                <w:t xml:space="preserve">First stages of plasticity in three-point bent Au nanowires detected by in situ Laue microdiffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Morisot</w:t>
+                <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Zuliani</w:t>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Luque</w:t>
+                <w:t xml:space="preserve">C. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeeshan Ali</w:t>
+                <w:t xml:space="preserve">A. Davydok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Mouis</w:t>
+                <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (8), pp.084004. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (24), pp.243101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab1f60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0012816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162350v1</w:t>
+                <w:t xml:space="preserve">hal-02881469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective growth of ordered hexagonal InN nanorods</w:t>
+                <w:t xml:space="preserve">Multi-wavelength Bragg coherent X-ray diffraction imaging of Au particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
+                <w:t xml:space="preserve">F. Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Avit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+                <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Salomon</w:t>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Andre</w:t>
+                <w:t xml:space="preserve">S. Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (16), pp.2702-2708. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (1), pp.170-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CE00161A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719017163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107331v1</w:t>
+                <w:t xml:space="preserve">hal-02466430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling dislocation nucleation-mediated plasticity in nanostructures via surface modification</w:t>
+                <w:t xml:space="preserve">ZnO based nanowire network for gas sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jungho Shin</w:t>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa y Chen</w:t>
+                <w:t xml:space="preserve">Claudio Zuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut T Sanli</w:t>
+                <w:t xml:space="preserve">Joaquim Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunther Richter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labat</w:t>
+                <w:t xml:space="preserve">Zeeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.12.048⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (8), pp.084004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab1f60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002310v1</w:t>
+                <w:t xml:space="preserve">hal-02162350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Coherent X-ray Diffraction during Three-Point Bending of a Au Nanowire: Visualization and Quantification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Selective growth of ordered hexagonal InN nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Chahine</w:t>
+                <w:t xml:space="preserve">Damien Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Beam Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/qubs2040024⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (16), pp.2702-2708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CE00161A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937007v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress of in situ synchrotron X-ray diffraction studies on the mechanical behavior of materials at small scales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlling dislocation nucleation-mediated plasticity in nanostructures via surface modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jungho Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa y Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut T Sanli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.572-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.12.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pmatsci.2018.01.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01793295v1</w:t>
+                <w:t xml:space="preserve">hal-02002310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in inhomogeneously strained Au nanowires studied by Laue microdiffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
+                <w:t xml:space="preserve">In Situ Coherent X-ray Diffraction during Three-Point Bending of a Au Nanowire: Visualization and Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2018.465⟩</w:t>
+              <w:t xml:space="preserve">Quantum Beam Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/qubs2040024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820977v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Bragg coherent X-ray diffraction during tensile testing of an individual Au nanowire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress of in situ synchrotron X-ray diffraction studies on the mechanical behavior of materials at small scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576718004910⟩</w:t>
+              <w:t xml:space="preserve">Progress in Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.384-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmatsci.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821024v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-point bending behavior of a Au nanowire studied by in-situ Laue micro-diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Plasticity in inhomogeneously strained Au nanowires studied by Laue microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-S. Micha</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5054068⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (39), pp.2331-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2018.465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937011v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging of a dislocation loop at the onset of plasticity in an indented nanocrystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Ren</w:t>
+                <w:t xml:space="preserve">In situ Bragg coherent X-ray diffraction during tensile testing of an individual Au nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02680⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.781-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576718004910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633795v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric response and electrical properties of Pb(Zr 1-x Ti x )O 3 thin films: The role of imprint and composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Texier</w:t>
+                <w:t xml:space="preserve">Three-point bending behavior of a Au nanowire studied by in-situ Laue micro-diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (16), pp.164104 - 164104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4994939⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 124 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5054068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793333v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KB scanning of X-ray beam for Laue microdiffraction on accelero-phobic samples: application to in situ mechanically loaded nanowires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">3D imaging of a dislocation loop at the onset of plasticity in an indented nanocrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), pp.6696 - 6701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008011v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Imaging of the Acoustic Field Emitted by a Single Copper Nanowire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric response and electrical properties of Pb(Zr 1-x Ti x )O 3 thin films: The role of imprint and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yan Pennec</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b03260⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (16), pp.164104 - 164104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4994939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370656v2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray diffraction studies on the piezoelectric response of PZT thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. B. Araujo</w:t>
+                <w:t xml:space="preserve">Spatiotemporal Imaging of the Acoustic Field Emitted by a Single Copper Nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.01.045⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (10), pp.6592-6598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b03260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435127v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370656v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ bending of an Au nanowire monitored by micro Laue diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
+                <w:t xml:space="preserve">KB scanning of X-ray beam for Laue microdiffraction on accelero-phobic samples: application to in situ mechanically loaded nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.1395-1400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233798v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion Domain Boundaries in GaN Wires Revealed by Coherent Bragg Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+                <w:t xml:space="preserve">In situ X-ray diffraction studies on the piezoelectric response of PZT thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. C. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. B. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b03857⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 603, pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.01.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876893v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural observation of piezoelectric inhomogeneity in a mixed-orientation Na0.5Bi0.5TiO3 perovskite thin film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Cornelius</w:t>
+                <w:t xml:space="preserve">In situ bending of an Au nanowire monitored by micro Laue diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4904458⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (1), pp.291-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576715001107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489887v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning force microscope for in situ nanofocused X-ray diffraction studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Inversion Domain Boundaries in GaN Wires Revealed by Coherent Bragg Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600577514014532⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (9), pp.9210 - 9216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b03857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120052v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of Propagating Gigahertz Coherent Guided Acoustic Phonons in Free Standing Single Copper Nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria-Eugenia Toimil-Molares</w:t>
+                <w:t xml:space="preserve">Structural observation of piezoelectric inhomogeneity in a mixed-orientation Na0.5Bi0.5TiO3 perovskite thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pateras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bussone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz502170j⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (24), pp.242901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4904458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226231v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined coherent x-ray micro-diffraction and local mechanical loading on copper nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Livet</w:t>
+                <w:t xml:space="preserve">Scanning force microscope for in situ nanofocused X-ray diffraction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.1128-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600577514014532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/13/132003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00827931v1</w:t>
+                <w:t xml:space="preserve">hal-01120052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational response of free standing single copper nanowire through transient reflectivity microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Direct Observation of Propagating Gigahertz Coherent Guided Acoustic Phonons in Free Standing Single Copper Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loic Becerra</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Eugenia Toimil-Molares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4831957⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (23), pp.4100-4104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz502170j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233814v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain inhomogeneity in copper islands probed by coherent X-ray diffraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parry</w:t>
+                <w:t xml:space="preserve">Vibrational response of free standing single copper nanowire through transient reflectivity microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labat</w:t>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Kacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.TSF.2012.02.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (19), pp.193509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4831957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807039v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ three-dimensional reciprocal-space mapping during mechanical deformation.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined coherent x-ray micro-diffraction and local mechanical loading on copper nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.I. Richard</w:t>
+                <w:t xml:space="preserve">G. Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s0909049512023758⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 425, pp.132003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/13/132003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747530v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopores in track-etched polymer membranes characterized by small-angle x-ray scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
+                <w:t xml:space="preserve">Strain inhomogeneity in copper islands probed by coherent X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 530, pp.120-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.TSF.2012.02.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466991v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the elastic properties of individual nanostructures by combining in situ atomic force microscopy and micro-x-ray diffraction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Mocuta</w:t>
+                <w:t xml:space="preserve">In situ three-dimensional reciprocal-space mapping during mechanical deformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Malachias</w:t>
+                <w:t xml:space="preserve">R. Grifone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3067988⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.688-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s0909049512023758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356887v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nanopores in track-etched polymer membranes characterized by small-angle x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.155702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the elastic properties of individual nanostructures by combining in situ atomic force microscopy and micro-x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario S. Rodriguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Malachias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (2), pp.023109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3067988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Efficient field emission from structured gold nanowire cathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navitski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sakharuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (3), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2009167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5920,591 +6188,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martensitic Transformation in Ce-doped Zirconia: In-situ X-ray Diffraction during Mechanical Testing or Annealing on Synchrotron Beamlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECI conference, Nanomechanical Testing in Materials Research and Development IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative characterization of the Transformation Induced Plasticity (TRIP) in ceria-stabilized tetragonal zirconia (CSTZ) micropillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering (MSE) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramics: A numerical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rodney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling micro-compression testing and Laue micro-diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailey Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MecaNano General Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRansformation Induced Plasticity (TRIP) in ceria-doped zirconia: A phase transformation characterization at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6523,1008 +6791,1008 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ nano-mechanical tests in combination with white beam Laue microdiffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on White beam beamline P61.1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ tensile tests of single Au nanowires combined with coherent X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in bent Au nanowires studied by Laue microdiffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-S. Micha</w:t>
+                <w:t xml:space="preserve">In situ X-ray diffraction studies of the piezoelectric behavior of PZT thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t>
+              <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453114v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ nano-mechanical tests in the light of nano- focused synchrotron X-ray diffraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">In situ nano-mechanical tests in the light of synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t>
+              <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452925v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray diffraction studies of the piezoelectric behavior of PZT thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">In situ piezoelectric studies of PZT thin films by X-ray microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.C. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453244v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ nano-mechanical tests in the light of synchrotron X-ray diffraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Plasticity in bent Au nanowires studied by Laue microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Verdier</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453251v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ piezoelectric studies of PZT thin films by X-ray microdiffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">In situ nano-mechanical tests in the light of nano- focused synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E.B. Araujo</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453231v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ nano-mechanical testing in the light of synchrotron X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction en 3D : méthodes d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique du GDR CNRS OxyFun : Caractérisations avancées des oxydes fonctionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7534,154 +7802,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomly oriented monocrystalline ZnO nanowire networks for acetone electrical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lourhzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Grenoble, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7691,168 +7959,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic nanowire resonances for field-enhanced spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neubrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aizpurua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wang Z.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One-dimensional nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.175-216, 2008, Lecture Notes on Nanoscales Science and Technology, 0387741313, 9780387741314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7999,51 +8267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey E Rhodes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Cornelius" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene J Beyerlein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2026.02.172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w6fz-psgb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Zakaria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wehinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6c00462" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sa&#239;di" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Sharma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576725003668" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornelius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Levi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02634a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iteney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911652v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115245" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643012v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081363" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Ayoub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mermoz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111809" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572696v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias R&#246;ssle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077785" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauraux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kovalenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186195" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sahay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief S Budiman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzat Aziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Navarro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030308" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124415" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030312" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Molin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchlechner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201905990" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202000073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydok" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012816" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leake" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719017163" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02162350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zuliani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Luque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab1f60" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00161A" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002310v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Shin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa y Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut T Sanli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Richter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Davydok" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/qubs2040024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2018.01.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820977v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Cornelius" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.465" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054068" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633795v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02680" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994939" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370656v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b03260" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435127v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Cornelius" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Lima" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Araujo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.045" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715001107" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876893v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b03857" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489887v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bussone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904458" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120052v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577514014532" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eugenia Toimil-Molares" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502170j" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827931v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/13/132003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Kacemi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831957" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807039v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2012.02.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747530v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grifone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schulli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049512023758" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466991v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schiedt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;py" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356887v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S. Rodrigu&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mocuta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Malachias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3067988" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530827v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navitski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#252;ller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sakharuk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009167" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45A483F776CCD86FE02E6001D46E2E1A8C3F62E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453114v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452925v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupraz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453244v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Lima" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Araujo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453251v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453231v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453075v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112231v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lourhzal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416507v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pucci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neubrech" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aizpurua" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey E Rhodes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Cornelius" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene J Beyerlein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2026.02.172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornelius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Minissale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2026.102112" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w6fz-psgb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Zakaria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wehinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6c00462" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesamed Benbedra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Meskine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boukortt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocom.2025.e01033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sa&#239;di" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Sharma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576725003668" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornelius" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Levi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02634a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iteney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120317" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911652v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kovalenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186195" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Ayoub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mermoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111809" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias R&#246;ssle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rousset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077785" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sahay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief S Budiman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzat Aziz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Navarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030308" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030312" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124415" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Molin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchlechner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201905990" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202000073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydok" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012816" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leake" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719017163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02162350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zuliani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Luque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab1f60" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00161A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Shin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa y Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut T Sanli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Richter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Davydok" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/qubs2040024" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2018.01.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Cornelius" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.465" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054068" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02680" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994939" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370656v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jean" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b03260" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008011v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435127v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Cornelius" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Lima" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Araujo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.045" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233798v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715001107" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876893v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b03857" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489887v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bussone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904458" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577514014532" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eugenia Toimil-Molares" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502170j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233814v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Kacemi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831957" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827931v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/13/132003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807039v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2012.02.032" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747530v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grifone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schulli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049512023758" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schiedt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;py" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356887v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S. Rodrigu&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mocuta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Malachias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3067988" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navitski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#252;ller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sakharuk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009167" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45A483F776CCD86FE02E6001D46E2E1A8C3F62E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705378v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781796v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453244v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Lima" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Araujo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupraz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453231v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453114v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452925v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112231v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lourhzal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416507v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pucci" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neubrech" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aizpurua" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>