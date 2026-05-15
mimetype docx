--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically-driven antiferroelectric-ferroelectric phase transition in PbZrO3 thin films studied by in situ synchrotron X-ray diffraction</w:t>
+                <w:t xml:space="preserve">Strain Evolution in Nanocrystals under High Pressure Tracked with Bragg Coherent X-ray Diffraction Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zing</w:t>
+                <w:t xml:space="preserve">Abdelrahman Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Matzen</w:t>
+                <w:t xml:space="preserve">Sarah Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">Björn Wehinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/w6fz-psgb⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6c00462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462300v1</w:t>
+                <w:t xml:space="preserve">hal-05578330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Evolution in Nanocrystals under High Pressure Tracked with Bragg Coherent X-ray Diffraction Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrically-driven antiferroelectric-ferroelectric phase transition in PbZrO3 thin films studied by in situ synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Yehya</w:t>
+                <w:t xml:space="preserve">Alexandre Zing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fertey</w:t>
+                <w:t xml:space="preserve">Sylvia Matzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Wehinger</w:t>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Leake</w:t>
+                <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (1), pp.014405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6c00462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/w6fz-psgb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578330v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation in Ce-Doped zirconia single and oligo-crystals: In-situ micro-compression with electron back-scattered diffraction analysis</w:t>
               </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ three-dimensional observation of plasticity onset in a Pt nanoparticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1823,51 +1823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Rössle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izzat Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2461,338 +2461,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐situ force measurement during nano‐indentation combined with Laue microdiffraction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First stages of plasticity in three-point bent Au nanowires detected by in situ Laue microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
+                <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Robach</w:t>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Select</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nano.202000073⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (24), pp.243101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0012816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975237v1</w:t>
+                <w:t xml:space="preserve">hal-02881469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First stages of plasticity in three-point bent Au nanowires detected by in situ Laue microdiffraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Leclere</w:t>
+                <w:t xml:space="preserve">In‐situ force measurement during nano‐indentation combined with Laue microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Davydok</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-S. Micha</w:t>
+                <w:t xml:space="preserve">Odile Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116 (24), pp.243101. </w:t>
+              <w:t xml:space="preserve">Nano Select</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0012816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nano.202000073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881469v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-wavelength Bragg coherent X-ray diffraction imaging of Au particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2997,295 +2997,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective growth of ordered hexagonal InN nanorods</w:t>
+                <w:t xml:space="preserve">Controlling dislocation nucleation-mediated plasticity in nanostructures via surface modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
+                <w:t xml:space="preserve">Jungho Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Avit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+                <w:t xml:space="preserve">Lisa y Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Salomon</w:t>
+                <w:t xml:space="preserve">Umut T Sanli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Andre</w:t>
+                <w:t xml:space="preserve">Gunther Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (16), pp.2702-2708. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.572-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CE00161A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107331v1</w:t>
+                <w:t xml:space="preserve">hal-02002310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling dislocation nucleation-mediated plasticity in nanostructures via surface modification</w:t>
+                <w:t xml:space="preserve">Selective growth of ordered hexagonal InN nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jungho Shin</w:t>
+                <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa y Chen</w:t>
+                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut T Sanli</w:t>
+                <w:t xml:space="preserve">Damien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunther Richter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labat</w:t>
+                <w:t xml:space="preserve">Yamina Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.572-586. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (16), pp.2702-2708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.12.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CE00161A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002310v1</w:t>
+                <w:t xml:space="preserve">hal-02107331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Coherent X-ray Diffraction during Three-Point Bending of a Au Nanowire: Visualization and Quantification</w:t>
               </w:r>
@@ -3496,103 +3496,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity in inhomogeneously strained Au nanowires studied by Laue microdiffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (39), pp.2331-2339. </w:t>
@@ -3643,51 +3643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Bragg coherent X-ray diffraction during tensile testing of an individual Au nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3764,103 +3764,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-point bending behavior of a Au nanowire studied by in-situ Laue micro-diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124 (18), </w:t>
@@ -3950,51 +3950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (11), pp.6696 - 6701. </w:t>
@@ -4300,103 +4300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KB scanning of X-ray beam for Laue microdiffraction on accelero-phobic samples: application to in situ mechanically loaded nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (6), pp.1395-1400</w:t>
@@ -4425,51 +4425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray diffraction studies on the piezoelectric response of PZT thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4611,51 +4611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Davydok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (1), pp.291-296. </w:t>
@@ -4879,51 +4879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bussone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (24), pp.242901. </w:t>
@@ -5644,51 +5644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ three-dimensional reciprocal-space mapping during mechanical deformation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grifone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7140,359 +7140,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ nano-mechanical tests in the light of synchrotron X-ray diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Verdier</w:t>
+                <w:t xml:space="preserve">In situ piezoelectric studies of PZT thin films by X-ray microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453251v1</w:t>
+                <w:t xml:space="preserve">hal-01453231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ piezoelectric studies of PZT thin films by X-ray microdiffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.B. Araujo</w:t>
+                <w:t xml:space="preserve">In situ nano-mechanical tests in the light of synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Meeting of the French Crystallography Association (AFC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453231v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity in bent Au nanowires studied by Laue microdiffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t>
@@ -7521,90 +7521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ nano-mechanical tests in the light of nano- focused synchrotron X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7646,51 +7646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ nano-mechanical testing in the light of synchrotron X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7715,51 +7715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction en 3D : méthodes d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique du GDR CNRS OxyFun : Caractérisations avancées des oxydes fonctionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8012,51 +8012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neubrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aizpurua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8267,51 +8267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey E Rhodes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Cornelius" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene J Beyerlein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2026.02.172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornelius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Minissale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2026.102112" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w6fz-psgb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Zakaria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wehinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6c00462" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesamed Benbedra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Meskine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boukortt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocom.2025.e01033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sa&#239;di" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Sharma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576725003668" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornelius" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Levi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02634a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iteney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120317" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911652v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kovalenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186195" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Ayoub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mermoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111809" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias R&#246;ssle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rousset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077785" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sahay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief S Budiman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzat Aziz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Navarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030308" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030312" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124415" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Molin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchlechner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201905990" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202000073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydok" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012816" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leake" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719017163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02162350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zuliani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Luque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab1f60" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00161A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Shin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa y Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut T Sanli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Richter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Davydok" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/qubs2040024" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2018.01.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Cornelius" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.465" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054068" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02680" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994939" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370656v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jean" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b03260" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008011v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435127v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Cornelius" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Lima" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Araujo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.045" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233798v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715001107" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876893v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b03857" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489887v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bussone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904458" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577514014532" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eugenia Toimil-Molares" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502170j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233814v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Kacemi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831957" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827931v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/13/132003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807039v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2012.02.032" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747530v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grifone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schulli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049512023758" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schiedt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;py" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356887v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S. Rodrigu&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mocuta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Malachias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3067988" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navitski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#252;ller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sakharuk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009167" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45A483F776CCD86FE02E6001D46E2E1A8C3F62E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705378v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781796v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453244v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Lima" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Araujo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupraz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453231v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453114v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452925v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112231v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lourhzal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416507v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pucci" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neubrech" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aizpurua" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey E Rhodes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Cornelius" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene J Beyerlein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2026.02.172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornelius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Minissale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2026.102112" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Zakaria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wehinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6c00462" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w6fz-psgb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesamed Benbedra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Meskine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boukortt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocom.2025.e01033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sa&#239;di" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Sharma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576725003668" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornelius" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Levi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02634a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iteney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120317" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911652v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kovalenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186195" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Ayoub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mermoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111809" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias R&#246;ssle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rousset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077785" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sahay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief S Budiman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzat Aziz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Navarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030308" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030312" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.124415" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Molin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchlechner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201905990" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydok" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012816" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202000073" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leake" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719017163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02162350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zuliani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Luque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab1f60" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Shin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa y Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut T Sanli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Richter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00161A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Davydok" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leclere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/qubs2040024" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2018.01.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Cornelius" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.465" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054068" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02680" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994939" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370656v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jean" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b03260" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008011v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435127v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Cornelius" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Lima" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Araujo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.045" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233798v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715001107" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876893v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b03857" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489887v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bussone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904458" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577514014532" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eugenia Toimil-Molares" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502170j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233814v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Kacemi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831957" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827931v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/13/132003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807039v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2012.02.032" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747530v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grifone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schulli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049512023758" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schiedt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;py" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356887v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scheler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S. Rodrigu&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mocuta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Malachias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3067988" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navitski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#252;ller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sakharuk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009167" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45A483F776CCD86FE02E6001D46E2E1A8C3F62E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705378v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781796v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453244v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Lima" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Araujo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453251v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupraz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453114v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452925v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112231v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lourhzal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416507v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pucci" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neubrech" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aizpurua" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>