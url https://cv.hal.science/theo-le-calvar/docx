--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.103050. </w:t>
+              <w:t xml:space="preserve">, 2024, pp.103050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -634,317 +634,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling OCL Collection Types and Type Casting using Constraint Programming</w:t>
+                <w:t xml:space="preserve">Towards LLM Agents for Model-Based Engineering: A Case in Transformation Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Coyle</w:t>
+                <w:t xml:space="preserve">Zakaria Hachm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Loudni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théo Le Calvar</w:t>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Athène, Greece. pp.1428-1435, </w:t>
+              <w:t xml:space="preserve">SAM 2025 - 17th System Analysis and Modelling conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Grand Rapids, MI, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MODELS-C68889.2025.00061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411063v1</w:t>
+                <w:t xml:space="preserve">hal-05228415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards LLM Agents for Model-Based Engineering: A Case in Transformation Selection</w:t>
+                <w:t xml:space="preserve">Modeling OCL Collection Types and Type Casting using Constraint Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Hachm</w:t>
+                <w:t xml:space="preserve">Matthew Coyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAM 2025 - 17th System Analysis and Modelling conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Grand Rapids, MI, United States. </w:t>
+              <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Athène, Greece. pp.1428-1435, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MODELS-C68889.2025.00061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228415v1</w:t>
+                <w:t xml:space="preserve">hal-05411063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Enforcing Structural OCL Constraints using Constraint Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Coyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Tisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -985,411 +985,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental ATL Solution to the TTC 2023 KMEHR to FHIR Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Méré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, VIRTUAL CONFERENCE, France</w:t>
+              <w:t xml:space="preserve">IHM/GL-IHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234741v1</w:t>
+                <w:t xml:space="preserve">hal-04234501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental MTL vs. GPLs: Class into Relational Database Schema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Höppner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Clavreul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, VIRTUAL CONFERENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental ATL Solution to the TTC 2023 KMEHR to FHIR Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Coyle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM/GL-IHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Troyes, France</w:t>
+              <w:t xml:space="preserve">TTC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, VIRTUAL CONFERENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234501v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Méré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1460,273 +1460,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d’ensembles de modèles explorables par couplage de contraintes et de transformation de modèles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Sebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Teodorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Francophones de Programmation par Contraintes (JFPC) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">MODELS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594386v1</w:t>
+                <w:t xml:space="preserve">hal-03408698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération d’ensembles de modèles explorables par couplage de contraintes et de transformation de modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Théo Le Calvar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciprian Teodorov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eugene Syriani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t>
+              <w:t xml:space="preserve">Journée Francophones de Programmation par Contraintes (JFPC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408698v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t>
               </w:r>
@@ -1751,51 +1751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Teodorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1840,252 +1840,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensional View Definition with Constrained Incremental Transformation Rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Truth Tables to Binary Decision Diagrams in Modern ATL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Wagelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickael Clavreul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TTC 2019 Transformation Tool Contest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Eindhoven, Netherlands. pp.51-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492143v1</w:t>
+                <w:t xml:space="preserve">hal-02492056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truth Tables to Binary Decision Diagrams in Modern ATL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Wagelaar</w:t>
+                <w:t xml:space="preserve">Intensional View Definition with Constrained Incremental Transformation Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théo Le Calvar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Clavreul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTC 2019 Transformation Tool Contest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.395-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492056v1</w:t>
+                <w:t xml:space="preserve">hal-02492143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Declarative Language to Generate Explorable Sets of Models</w:t>
               </w:r>
@@ -3023,51 +3023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hinkel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia-Dominguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sch&#246;ne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Boronat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00927-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00867-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coyle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hachm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707919" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greiner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;ppner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Syriani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00061" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wagelaar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03082010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANGE0035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hinkel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia-Dominguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sch&#246;ne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Boronat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00927-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00867-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hachm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coyle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707919" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;ppner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Syriani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wagelaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03082010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANGE0035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>