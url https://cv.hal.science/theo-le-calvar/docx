--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -985,411 +985,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t>
+                <w:t xml:space="preserve">Incremental MTL vs. GPLs: Class into Relational Database Schema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandra Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Höppner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mickaël Clavreul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM/GL-IHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Troyes, France</w:t>
+              <w:t xml:space="preserve">TTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, VIRTUAL CONFERENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234501v1</w:t>
+                <w:t xml:space="preserve">hal-04234722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental MTL vs. GPLs: Class into Relational Database Schema</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental ATL Solution to the TTC 2023 KMEHR to FHIR Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Clavreul</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Coyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, VIRTUAL CONFERENCE, France</w:t>
+              <w:t xml:space="preserve">TTC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, VIRTUAL CONFERENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234722v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental ATL Solution to the TTC 2023 KMEHR to FHIR Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Méré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, VIRTUAL CONFERENCE, France</w:t>
+              <w:t xml:space="preserve">IHM/GL-IHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234741v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Méré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1460,273 +1460,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération d’ensembles de modèles explorables par couplage de contraintes et de transformation de modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Sebille</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eugene Syriani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t>
+              <w:t xml:space="preserve">Journée Francophones de Programmation par Contraintes (JFPC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408698v1</w:t>
+                <w:t xml:space="preserve">hal-03594386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d’ensembles de modèles explorables par couplage de contraintes et de transformation de modèles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Sebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugene Syriani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ciprian Teodorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Francophones de Programmation par Contraintes (JFPC) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">MODELS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594386v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t>
               </w:r>
@@ -1751,51 +1751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Teodorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3023,51 +3023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hinkel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia-Dominguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sch&#246;ne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Boronat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00927-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00867-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hachm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coyle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707919" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;ppner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Syriani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wagelaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03082010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANGE0035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hinkel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia-Dominguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sch&#246;ne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Boronat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00927-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00867-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Hachm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coyle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707919" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234722v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greiner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;ppner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Syriani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wagelaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03082010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANGE0035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>