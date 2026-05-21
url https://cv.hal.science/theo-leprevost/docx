--- v0 (2026-03-09)
+++ v1 (2026-05-21)
@@ -580,239 +580,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of Ae-Ps4.5, a major locus for resistance to pathotype III of Aphanomyces euteiches in pea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetics and breeding for quantitative resistance to Aphanomyces root rot in pea (Pisum sativum).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Leprévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Legume Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.17-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483926v1</w:t>
+                <w:t xml:space="preserve">hal-05228686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics and breeding for quantitative resistance to Aphanomyces root rot in pea (Pisum sativum).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine mapping of Ae-Ps4.5, a major locus for resistance to pathotype III of Aphanomyces euteiches in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Leprévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Theoretical and Applied Genetics, 137 (2), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04548-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228686v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced backcross QTL analysis and comparative mapping with RIL QTL studies and GWAS provide an overview of QTL and marker haplotype diversity for resistance to Aphanomyces root rot in pea (Pisum sativum)</w:t>
               </w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Leprévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1016,51 +1016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Francophones sur les Légumineuses, 24-25 février 2021, Visioconférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Visioconférence, France</w:t>
@@ -1258,51 +1258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03173157v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02496518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1332976" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04548-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228686v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03173157v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02496518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1332976" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04548-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>