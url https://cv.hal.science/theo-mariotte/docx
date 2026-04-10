--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -589,619 +589,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predefined Prototypes for Intra-Class Separation and Disentanglement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised multiple domain translation through controlled Disentanglement in variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Almudévar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-825⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.7010-7014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471804v1</w:t>
+                <w:t xml:space="preserve">hal-04638710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASoBO: Attentive Beamformer Selection for Distant Speaker Diarization in Meetings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annealed Multiple Choice Learning: Overcoming limitations of Winner-takes-all with annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Letzelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, Greece</w:t>
+              <w:t xml:space="preserve">NeurIPS 2024 : 38th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602289v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN EXPLAINABLE PROXY MODEL FOR MULTILABEL AUDIO SEGMENTATION</w:t>
+                <w:t xml:space="preserve">Predefined Prototypes for Intra-Class Separation and Disentanglement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Almudévar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Sep 2024, Kos / Greece, Greece. pp.3809-3813, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393946v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised multiple domain translation through controlled Disentanglement in variational autoencoder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASoBO: Attentive Beamformer Selection for Distant Speaker Diarization in Meetings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Tahon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638710v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealed Multiple Choice Learning: Overcoming limitations of Winner-takes-all with annealing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AN EXPLAINABLE PROXY MODEL FOR MULTILABEL AUDIO SEGMENTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Almudévar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 : 38th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762097v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable by-design Audio Segmentation through Non-Negative Matrix Factorization and Probing</w:t>
               </w:r>
@@ -2287,51 +2287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04981264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Derrida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-825" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04393946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446649" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762097v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Letzelter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cort&#233;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04617131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04446163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LEMA1001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04981264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Derrida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446649" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762097v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Letzelter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cort&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-825" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04393946v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04617131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04446163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LEMA1001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>