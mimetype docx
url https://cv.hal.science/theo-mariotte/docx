--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -706,502 +706,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealed Multiple Choice Learning: Overcoming limitations of Winner-takes-all with annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Perera</w:t>
+                <w:t xml:space="preserve">Predefined Prototypes for Intra-Class Separation and Disentanglement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Almudévar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Letzelter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael Chen</w:t>
+                <w:t xml:space="preserve">Luis Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 : 38th Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Sep 2024, Kos / Greece, Greece. pp.3809-3813, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762097v2</w:t>
+                <w:t xml:space="preserve">hal-05471804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predefined Prototypes for Intra-Class Separation and Disentanglement</w:t>
+                <w:t xml:space="preserve">ASoBO: Attentive Beamformer Selection for Distant Speaker Diarization in Meetings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471804v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASoBO: Attentive Beamformer Selection for Distant Speaker Diarization in Meetings</w:t>
+                <w:t xml:space="preserve">AN EXPLAINABLE PROXY MODEL FOR MULTILABEL AUDIO SEGMENTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Almudévar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602289v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN EXPLAINABLE PROXY MODEL FOR MULTILABEL AUDIO SEGMENTATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annealed Multiple Choice Learning: Overcoming limitations of Winner-takes-all with annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Letzelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), France</w:t>
+              <w:t xml:space="preserve">NeurIPS 2024 : 38th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393946v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable by-design Audio Segmentation through Non-Negative Matrix Factorization and Probing</w:t>
               </w:r>
@@ -2287,51 +2287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04981264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Derrida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446649" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762097v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Letzelter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cort&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-825" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04393946v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04617131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04446163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LEMA1001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04981264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Derrida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446649" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-825" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04393946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762097v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Letzelter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cort&#233;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04617131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04446163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LEMA1001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>