--- v0 (2026-04-12)
+++ v1 (2026-05-02)
@@ -100,183 +100,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Martin, Les sentinelles de l’étable. Robotisation de la traite et nouvelle division du travail dans l'élevage laitier français</w:t>
+                <w:t xml:space="preserve">Les sentinelles de l’étable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37, </w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/131a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12suw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884513v1</w:t>
+                <w:t xml:space="preserve">hal-04974949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sentinelles de l’étable</w:t>
+                <w:t xml:space="preserve">Théo Martin, Les sentinelles de l’étable. Robotisation de la traite et nouvelle division du travail dans l'élevage laitier français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18, </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12suw⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/131a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974949v1</w:t>
+                <w:t xml:space="preserve">hal-04884513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une géographie laitière de l’amont : une contribution par la traite robotisée</w:t>
               </w:r>
@@ -2414,51 +2414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131a1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974949v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12suw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783032v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nsq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066002v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00796-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barisaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32999.42404" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quentin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2dwm-x990" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32890.62402/1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04627235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MON30021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05509433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12suw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131a1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783032v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nsq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066002v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00796-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barisaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32999.42404" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quentin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2dwm-x990" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32890.62402/1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04627235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MON30021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05509433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>