--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -595,178 +595,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail, robots et agriculture : entre promesse de révolution et renouvellement du productivisme</w:t>
+                <w:t xml:space="preserve">Apprendre à travailler avec des machines en agriculture : socialisations et contradictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sénégas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pluridisciplinaire du Pôle Rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MRSH Normandie-Caen, Oct 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; ESA Angers, Jun 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059999v1</w:t>
+                <w:t xml:space="preserve">hal-05060157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à travailler avec des machines en agriculture : socialisations et contradictions</w:t>
+                <w:t xml:space="preserve">Travail, robots et agriculture : entre promesse de révolution et renouvellement du productivisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Sénégas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; ESA Angers, Jun 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire du Pôle Rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRSH Normandie-Caen, Oct 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060157v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choc de robotisation et creusement des disparités productives entre régions laitières</w:t>
               </w:r>
@@ -1040,165 +1040,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot de traite : continuités et ruptures dans la division du travail</w:t>
+                <w:t xml:space="preserve">La mise en débat du travail dans les collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de la machine agricole - Approches sociologiques et historiques des trajectoires de mécanisation de l'agriculture (1945-2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Dauphine, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Rencontres Nationales Travail en Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Travail en agriculture, Nov 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066017v1</w:t>
+                <w:t xml:space="preserve">hal-04123256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en débat du travail dans les collectifs</w:t>
+                <w:t xml:space="preserve">Robot de traite : continuités et ruptures dans la division du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres Nationales Travail en Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Travail en agriculture, Nov 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Politiques de la machine agricole - Approches sociologiques et historiques des trajectoires de mécanisation de l'agriculture (1945-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Dauphine, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123256v1</w:t>
+                <w:t xml:space="preserve">hal-04066017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le robot de traite : une nouvelle division spatiale du travail ?</w:t>
               </w:r>
@@ -1260,256 +1260,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et spatialité de la France laitière par le prisme des entreprises du robot de traite</w:t>
+                <w:t xml:space="preserve">Robots and Transformations of Work on Farms: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/2dwm-x990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514569v1</w:t>
+                <w:t xml:space="preserve">hal-03259549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots and Transformations of Work on Farms: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Diversité et spatialité de la France laitière par le prisme des entreprises du robot de traite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259549v1</w:t>
+                <w:t xml:space="preserve">hal-03514569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La souveraineté alimentaire. Concept et conditions d'une mise en œuvre</w:t>
               </w:r>
@@ -2414,51 +2414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12suw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131a1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783032v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nsq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066002v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00796-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barisaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32999.42404" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quentin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2dwm-x990" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32890.62402/1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04627235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MON30021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05509433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12suw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131a1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783032v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nsq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066002v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00796-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barisaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32999.42404" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2dwm-x990" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32890.62402/1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04627235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MON30021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05509433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>