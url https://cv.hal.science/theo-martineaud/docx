--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -578,51 +578,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre, vivre, penser les IAG : analyse de l’expérience étudiante dans deux dispositifs pédagogiques</w:t>
+                <w:t xml:space="preserve">Produire, réfléchir, critiquer : L’expérience étudiante des IAG dans deux dispositifs pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Lenevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martineaud</w:t>
@@ -673,51 +673,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le confinement pendant la pandémie de COVID-19 Une épreuve sans transition</w:t>
+                <w:t xml:space="preserve">Le confinement pendant la pandémie de COVID-19 : une épreuve sans transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martineaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème Congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
@@ -1333,165 +1333,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés (enseignants, parents) sur les stratégies communicationnelles des professeurs des écoles pendant le confinement</w:t>
+                <w:t xml:space="preserve">L’appropriation des techniques numériques par les professeurs des écoles depuis le début de la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martineaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIA 3 Du prévu au vécu : Réagencement, accompagnement, réorganisation des dispositifs info-communicationnels face à l'imprévu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">La recherche sur le numérique en éducation : rencontre des doctorants DNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction du numérique pour l'éducation, Jan 2022, En ligne, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177519v1</w:t>
+                <w:t xml:space="preserve">hal-04177502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation des techniques numériques par les professeurs des écoles depuis le début de la crise sanitaire</w:t>
+                <w:t xml:space="preserve">Regards croisés (enseignants, parents) sur les stratégies communicationnelles des professeurs des écoles pendant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martineaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche sur le numérique en éducation : rencontre des doctorants DNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Direction du numérique pour l'éducation, Jan 2022, En ligne, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CIA 3 Du prévu au vécu : Réagencement, accompagnement, réorganisation des dispositifs info-communicationnels face à l'imprévu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177502v1</w:t>
+                <w:t xml:space="preserve">hal-04177519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1899,51 +1899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt28455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lenevez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04995913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt28455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lenevez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04995913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>