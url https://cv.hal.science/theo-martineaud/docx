--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1333,165 +1333,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation des techniques numériques par les professeurs des écoles depuis le début de la crise sanitaire</w:t>
+                <w:t xml:space="preserve">Regards croisés (enseignants, parents) sur les stratégies communicationnelles des professeurs des écoles pendant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martineaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche sur le numérique en éducation : rencontre des doctorants DNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Direction du numérique pour l'éducation, Jan 2022, En ligne, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CIA 3 Du prévu au vécu : Réagencement, accompagnement, réorganisation des dispositifs info-communicationnels face à l'imprévu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177502v1</w:t>
+                <w:t xml:space="preserve">hal-04177519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés (enseignants, parents) sur les stratégies communicationnelles des professeurs des écoles pendant le confinement</w:t>
+                <w:t xml:space="preserve">L’appropriation des techniques numériques par les professeurs des écoles depuis le début de la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martineaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIA 3 Du prévu au vécu : Réagencement, accompagnement, réorganisation des dispositifs info-communicationnels face à l'imprévu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">La recherche sur le numérique en éducation : rencontre des doctorants DNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction du numérique pour l'éducation, Jan 2022, En ligne, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177519v1</w:t>
+                <w:t xml:space="preserve">hal-04177502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1899,51 +1899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt28455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lenevez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04995913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt28455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lenevez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04995913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>