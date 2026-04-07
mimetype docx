--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,826 +66,826 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion studies in UO2 with an improved tight-binding potential: SMTB-QB</w:t>
+                <w:t xml:space="preserve">Modeling Defect-Mediated Diffusion in Cr-Doped UO 2 using a Variable-Charge Interatomic Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Roubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roland Ducher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Freyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Tétot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381035v1</w:t>
-[...133 lines deleted...]
-                <w:t xml:space="preserve">hal-03867311v1</w:t>
+                <w:t xml:space="preserve">hal-05440680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Defect-Mediated Diffusion in Cr-Doped UO 2 using a Variable-Charge Interatomic Potential</w:t>
+                <w:t xml:space="preserve">Diffusion studies in UO2 with an improved tight-binding potential: SMTB-QB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Roubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Ducher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 303, pp.121750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulations of Mo nanoparticles sputtering under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Panetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Ruiz Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Roubille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gascoin</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Gašper Žerovnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (12), pp.125003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Freyss</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05440680v1</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac9c9f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission product diffusion in chromium doped UO$_2$ by means of a new variable-charge interatomic potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude théorique de la microstructure et du comportement des produits de fission dans le combustible d’oxyde d’uranium dopé à l’oxyde de chrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Roubille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Claude Bernard - Lyon I, 2024. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roubille</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2024LYO10355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-04951211v1</w:t>
-[...107 lines deleted...]
-                <w:t xml:space="preserve">hal-05074728v1</w:t>
+                <w:t xml:space="preserve">tel-04966272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique de la microstructure et du comportement des produits de fission dans le combustible d’oxyde d’uranium dopé à l’oxyde de chrome</w:t>
+                <w:t xml:space="preserve">Fission product diffusion in chromium doped UO$_2$ by means of a new variable-charge interatomic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roubille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ducher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NuMat 2024: The Nuclear Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Singapore, Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-04951211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of chromium doped UO2 as advanced technology fuels by means of a new variable-charge interatomic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Roubille</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Ducher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TopFuel 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS (European Nuclear Society); American Nuclear Society (ANS); Chinese Nuclear Society（CNS); Korean Nuclear Society (KNS), Sep 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2024LYO10355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-04966272v1</w:t>
+                <w:t xml:space="preserve">hal-05074728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -916,77 +916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of chromium doped UO2 as Accident Tolerant Fuel by the means of a new variable-charge interatomic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Roubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ducher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Tétot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pipon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nufuel 2023 - Research into Nuclear Fuel in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1024,77 +1024,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of (U,Cr)O$_2$ as accident tolerant fuel by the means of a new variable-charge interatomic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Roubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ducher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Tétot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pipon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuMat 2022: The Nuclear Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Ghent, Belgium. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1288,51 +1288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05381035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roubille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T&#233;tot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pipon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Panetier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ruiz Moreno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per &#381;erovnik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac9c9f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05440680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gascoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04951211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roubille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T&#233;tot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04966272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO10355" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05082102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05440680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roubille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gascoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T&#233;tot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05381035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pipon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121750" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Panetier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ruiz Moreno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per &#381;erovnik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac9c9f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04966272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO10355" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04951211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roubille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T&#233;tot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05082102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>