--- v1 (2026-04-07)
+++ v2 (2026-05-14)
@@ -66,475 +66,475 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Defect-Mediated Diffusion in Cr-Doped UO 2 using a Variable-Charge Interatomic Potential</w:t>
+                <w:t xml:space="preserve">Diffusion studies in UO2 with an improved tight-binding potential: SMTB-QB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Roubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gascoin</w:t>
+                <w:t xml:space="preserve">Roland Ducher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Ducher</w:t>
+                <w:t xml:space="preserve">Robert Tétot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Freyss</w:t>
+                <w:t xml:space="preserve">Nicolas Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Tétot</w:t>
+                <w:t xml:space="preserve">Yves Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 303, pp.121750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulations of Mo nanoparticles sputtering under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Panetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Ruiz Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Roubille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gašper Žerovnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05440680v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (12), pp.125003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac9c9f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion studies in UO2 with an improved tight-binding potential: SMTB-QB</w:t>
+                <w:t xml:space="preserve">Modeling Defect-Mediated Diffusion in Cr-Doped UO 2 using a Variable-Charge Interatomic Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Roubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Ducher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Freyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Ducher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Tétot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...117 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rossi</w:t>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03867311v1</w:t>
+                <w:t xml:space="preserve">hal-05440680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -776,77 +776,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of chromium doped UO2 as advanced technology fuels by means of a new variable-charge interatomic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Roubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Ducher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Ducher</w:t>
+                <w:t xml:space="preserve">Robert Tétot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pipon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TopFuel 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS (European Nuclear Society); American Nuclear Society (ANS); Chinese Nuclear Society（CNS); Korean Nuclear Society (KNS), Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -916,77 +916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of chromium doped UO2 as Accident Tolerant Fuel by the means of a new variable-charge interatomic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Roubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Ducher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Ducher</w:t>
+                <w:t xml:space="preserve">Robert Tétot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pipon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nufuel 2023 - Research into Nuclear Fuel in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1024,77 +1024,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of (U,Cr)O$_2$ as accident tolerant fuel by the means of a new variable-charge interatomic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Roubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Ducher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Ducher</w:t>
+                <w:t xml:space="preserve">Robert Tétot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pipon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuMat 2022: The Nuclear Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Ghent, Belgium. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1288,51 +1288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05440680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roubille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gascoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T&#233;tot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05381035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pipon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121750" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Panetier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ruiz Moreno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per &#381;erovnik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac9c9f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04966272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO10355" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04951211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roubille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T&#233;tot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05082102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05381035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roubille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T&#233;tot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pipon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Panetier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ruiz Moreno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per &#381;erovnik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac9c9f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05440680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gascoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04966272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO10355" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04951211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roubille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T&#233;tot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05082102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>