--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -184,8388 +184,8595 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (120)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Appel de l’ordonnance de révocation du contrôle judiciaire : les exceptions de nullité ne sont pas les bienvenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Procédure pénale] Le spectre de l'inculpation tardive hante-t-il toujours la procédure pénale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, pp.40-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Observations] Saisine in rem du juge d’instruction : les faits, rien que les faits… et leurs conséquences financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 90, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cours d’assises sans jurés compétentes en matière de criminalité organisée entrent en action et cassent les codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visite douanière des locaux professionnels et notion d’entreposage : le dictionnaire au service du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’extension du domaine d’application de l’article 6-1 fait basculer la procédure pénale dans le monde quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La péremption joue aussi devant la CIVI, même après l’octroi d’une provision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appel périlleux ou les risques du recours contre l’ordonnance de prolongation de la détention provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vaine résistance de la formule « en tout cas sur le territoire national »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’appel périlleux ou les risques du recours contre l’ordonnance de prolongation de la détention provisoire</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur procureur de la République anticriminalité organisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Loi visant à sortir la France du piège du narcotrafic, 7-8, pp.323-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05169543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi du 28 avril 2025 relative au renforcement de la sûreté dans les transports : extension du &amp;quot;continuum&amp;quot; de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, [2 p.]</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le spectre de l'inculpation tardive hante-t-il toujours la procédure pénale ?</w:t>
+              <w:t xml:space="preserve">, 2025, [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement prétorien des techniques spéciales d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.380-383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données issues de matériel biologique détaché : comparaison autorisée mais conservation prohibée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-transmission d’une QPC relative au régime des visites domiciliaires en matière d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le morcellement de la protection des agents publics par le droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.246-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05060657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dossier coffre » et régime de l'information judiciaire : la course aux armements appliquée à la procédure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 6, pp.40</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Appel de l’ordonnance de révocation du contrôle judiciaire : les exceptions de nullité ne sont pas les bienvenues</w:t>
+              <w:t xml:space="preserve">, 2025, 27, pp.49-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolongation spéciale de détention provisoire : les principes capitulent face à la réalité des faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, [2 p.]</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">[Observations] Saisine in rem du juge d’instruction : les faits, rien que les faits… et leurs conséquences financières</w:t>
+              <w:t xml:space="preserve">, 2025, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence de tiers en perquisition : pas sur prescription médicale, mais éventuellement par ordonnance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Voies de recours ] Appréciation à géométrie variable des règles relatives à l'arrêt de l'exécution provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 [Alerte 243], pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le régime des recours contre les mesures de retenue temporaire d’argent liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice pénale internationale : de la Seconde Guerre mondiale à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.13-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04998594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejet des dommages-intérêts punitifs, même pour l’URSSAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAD : risques et dérives des fichiers de police</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.104-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04881420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Captation de données à distance et souveraineté des États</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de la défense en matière de contrôle des obligations en droit des transports : une voie sinueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’article préliminaire du Code de procédure pénale et l’article 6 de la Convention européenne : allégeance, équivalence ou complémentarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1950-1975 : la Convention européenne des droits de l’homme a 75 ans, 23, pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1506k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Commentaire] Perquisition en cabinet d'avocat et pourvoi du Bâtonnier : le grief désincarné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 359 [N2349B3E], [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le premier désigné, le substitué et le désigné en second : quel avocat informer de la date de renvoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ceci n’est pas une perquisition », ou le recul des garanties de l’article 57 du code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation sérieuse opposée à une demande d'admission de créance : les limites aux pouvoirs du juge compétent pour statuer sur le différend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 [alerte 214], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure d’extradition vers les États-Unis : précisions sur l’articulation des normes conventionnelles et internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas confondre mandat de dépôt et mandat de dépôt à effet différé assorti de l’exécution provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Jurisprudence] Régime des recours en cas de saisie des données sur le téléphone d’un avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription : rien ne sert de courir, il faut partir au bon point de départ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise et consultation des fichiers de police : pour une discussion des méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rétroactivité du sursis probatoire décidé en appel ou les dangers du voyage temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pourvoi pris au dépourvu : l’étonnante portée des recours en matière de nullité par voie de conséquence des actes d’instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seul le créancier agissant bénéficie de l'interruption de la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi sur les violences routières : la plume et l’épée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Réalisation de l'actif] Application des règles des procédures civiles d'exécution aux adjudications judiciaires réalisées dans le cadre d'une liquidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 [alerte 118], [1 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappel des règles en matière de motivation des arrêts de cours d’assises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motivation et durée des mesures d’interception et de géolocalisation des lignes téléphoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d’exigence de publicité pour l’audience JLD en comparution à délai différé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d’assistance obligatoire par un avocat du majeur protégé gardé à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perquisitions : qu’importe l’occupant, pourvu qu’il soit présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection renforcée de l’anonymat des enquêteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le régime des nullités en matière d’expertise et de renseignement anonyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l’opposabilité d’un jugement pénal à l’assureur du prévenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toutes les boîtes mail d’avocats ne sont pas admises pour déposer des requêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [6 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositions pénales de la loi pour bâtir la société du bien vieillir et de l’autonomie : des signalements, du fichage et des secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de transmission des recours en matière de détention provisoire : légalité du report au premier jour ouvrable suivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi renforçant la sécurité des élus locaux : je préviens, je protège et j’informe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine des actions en nullité au cours de l’enquête : les saisies de droit commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours en matière de perquisition chez un avocat : procédure (toujours) en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référés &amp;quot;mesures utiles&amp;quot; : le début d’un grand ménage dans les commissariats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de règne pour la formule « en tout cas sur le territoire national et depuis temps non couvert par la prescription »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion d’une circulaire relative au volet pénal de la loi pour contrôler l’immigration, améliorer l’intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consécration de la dualité des régimes de géolocalisation par la chambre criminelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctionner l’absence de motivation en procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de l’action en versement d’une indemnité d’assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières mouvantes de la notion de vérifications sommaires en phase d’instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéo clandestine dans un élevage de poules : les amis des volatiles ont du plomb dans l'aile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.1889-1895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caméra ne ment pas, mais le résultat de son exploitation n’est pas incontestable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Captation d’images : définition du lieu privé à l’aune de son accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien d’une interprétation libérale des règles de la subrogation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractère interruptif de prescription des soit-transmis à finalité informative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits procéduraux des personnes détenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, De la loi pénitentiaire au Code pénitentiaire, 22, pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hpn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites au régime protecteur des perquisitions en cabinet d’avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie immobilière dans le cadre d’une demande d’entraide pénale : questions de procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action en nullité pour dol ne dérive pas du contrat d’assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le recours à la visioconférence lors de l’audience préalable au renouvellement de la détention provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles précisions sur la recevabilité des constitutions de partie civile en matière terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut sauver les visites douanières : feu de critiques contre l’ancien article 60 du code des douanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de contrôle en temps réel des techniques spéciales d’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Procédure] Modalités du recours contre la décision de la commission de surendettement sur la recevabilité du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 [alerte 63], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le volet pénal de la loi pour contrôler l’immigration, améliorer l’intégration : punir et éloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atteinte à la dignité humaine en garde à vue : rejet de la requête de l’Association des avocats pénalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte des enjeux de la procédure pour apprécier sa durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport dans un lieu clos aux fins de constatations matérielles : voyage aux frontières des perquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purge des nullités en matière criminelle : à chacun son tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée des conventions passées entre une juridiction et les avocats du ressort en matière de garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'encadrement juridique des casinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [8 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositions pénales de la loi d’adaptation au droit de l’Union européenne : une bombe à retardement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi visant à renforcer la lutte contre les dérives sectaires : le droit pénal spécial en première ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viser n’est pas motiver, tant pour le procureur que pour le JLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime de la désignation d’un avocat pour assister un mineur gardé à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle loi relative aux violences intrafamiliales : l’union du droit civil et du droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure pénale numérique : seules les requêtes envoyées aux adresses &amp;quot;BAL CEP&amp;quot; sont recevables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparution par visioconférence : régime spécial pour le mineur devenu majeur en cours de procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites à l’augmentation de l’indemnité due par le FGAO en cause d’appel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime de la géolocalisation : la chambre criminelle brouille les pistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours en matière de perquisition chez un avocat : procédure en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volet pénal du projet de loi Justice : pour la simplification et la modernisation de la procédure pénale. Projet de loi d'orientation et de programmation du ministère de la Justice 2023-2027</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04103210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité du versement parcellaire de pièces issues d'un autre dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.146-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04041647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi d’orientation et de programmation du ministère de la Justice 2023-2027 : volet pénal (deuxième partie : le jugement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action contre le FGAO : pas de renonciation possible au délai de forclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de notification obligatoire du droit de garder le silence avant la discussion des modalités de comparution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de régime dérogatoire pour les perquisitions dans les locaux d'un ministère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04103211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préjugement sur la régularité de la procédure ne vaut pas partialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régimes des consultations de fichiers de police au cours de l'instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi d’orientation et de programmation du ministère de la Justice 2023-2027 : volet pénal (troisième partie : peine et justice pénale des mineurs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conditions de la constitution de partie civile pour abus de biens sociaux et banqueroute [Sort de l’entreprise, des dirigeants et des tiers / Liquidation judiciaire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 [alerte 257], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi d’orientation et de programmation du ministère de la Justice 2023-2027 : volet pénal (première partie : enquête et instruction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès à la PNIJ : seulement une question de grammaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04120011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien temporaire de l’asymétrie des dispenses de serment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence du prévenu et ses conséquences procédurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.275-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04167201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classement sans suite : la restitution des biens saisis s'impose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Focus] L’unité de la notion de qualité en droit processuel privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 90, [2 p.]</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Visite douanière des locaux professionnels et notion d’entreposage : le dictionnaire au service du droit</w:t>
+              <w:t xml:space="preserve">, 2023, 64, [7 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intangibilité du délai pour statuer sur une demande de mise en liberté : le chant du cygne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, [2 p.]</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Protection renforcée de l’anonymat des enquêteurs</w:t>
+              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien de l’interdiction de communiquer le dossier d’instruction à des tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Précisions sur le régime des nullités en matière d’expertise et de renseignement anonyme</w:t>
+              <w:t xml:space="preserve">, 2023, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge pénal saisi des seuls intérêts civils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Étude 16 - Action civile (9), [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de la police judiciaire : des solutions à droit constant existent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confrontation de l’assistance par un avocat au secret de l’instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 p</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Perquisitions : qu’importe l’occupant, pourvu qu’il soit présent</w:t>
+              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le domaine d’application du régime spécial de responsabilité des membres de l’enseignement public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, [4 p.]</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pas d’assistance obligatoire par un avocat du majeur protégé gardé à vue</w:t>
+              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perquisition au ministère de la Justice : renvoi d’une QPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2 p</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pas d’exigence de publicité pour l’audience JLD en comparution à délai différé</w:t>
+              <w:t xml:space="preserve">, 2023, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographie du suspect sur la voie publique : pas d’autorisation nécessaire d’un magistrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 p</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Le premier désigné, le substitué et le désigné en second : quel avocat informer de la date de renvoi ?</w:t>
+              <w:t xml:space="preserve">, 2023, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La police judiciaire et l’avènement de la procédure pénale numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numérique et ordre public, 21, pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.8879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence d'encadrement du recueil de déclarations sommaires sur la voie publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, p. 401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04213149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de recours en annulation d'un acte d'investigation pour les journalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, [3 p.]</w:t>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Le futur procureur de la République anticriminalité organisée</w:t>
+              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréciation du caractère globalement équitable de la procédure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Loi visant à sortir la France du piège du narcotrafic, 7-8, pp.323-325</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Loi du 28 avril 2025 relative au renforcement de la sûreté dans les transports : extension du &amp;quot;continuum&amp;quot; de sécurité</w:t>
+              <w:t xml:space="preserve">, 2022, 11, pp.530-531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Focus] De la communication par voie électronique en matière civile à la communication électronique pénale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 921, [9 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations sur la durée des mesures de sonorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, [5 p.]</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'encadrement prétorien des techniques spéciales d'enquête</w:t>
+              <w:t xml:space="preserve">, 2022, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la prescription en matière pénale sous l'angle du droit transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, pp.380</w:t>
-[...7149 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8575,607 +8782,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit électoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonora Janane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences d'actualité de l'ICREJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut caennais de recherche juridique (ICREJ), May 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit français des sûretés : enjeux et grands principes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30e Journées européennes. Le droit national face au droit de l’Union : Modèle – solitaire – imitateur [30 Würzburger Europarechtstage - Nationales v. Unionsrecht Vorbild - Einzelgänger - Nachahmer]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julius-Maximilians-Universität Würzburg (JMU); Université de Caen Normandie; Florian Bien, Nov 2025, Wurtzbourg, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actes d'enquête et d'instruction dans la loi narcotrafic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences d'actualité de l'ICREJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICREJ ( Institut caennais de recherche juridique), Oct 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions du recours à l'expertise psychiatrique obligatoire en matière pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil de juridiction CA Caen - Psychiatrie et Justice : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cour d'appel de Caen, Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Actualité du droit électoral</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dignité et nullité de la garde à vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Institut caennais de recherche juridique (ICREJ), May 2025, Caen, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Guiriato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre entre les avocats pénalistes et les universitaires en droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil national des Barreaux; Association française de droit pénal, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Julius-Maximilians-Universität Würzburg (JMU); Université de Caen Normandie; Florian Bien, Nov 2025, Wurtzbourg, Allemagne</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits procéduraux des détenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits fondamentaux des détenus : de la loi pénitentiaire au code pénitentiaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICREJ, Jan 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ICREJ ( Institut caennais de recherche juridique), Oct 2025, Caen, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déclin de l'audience pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en audience. 3ème journée des jeunes chercheurs du Thémis-UM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thémis-UM, Oct 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Conseil national des Barreaux; Association française de droit pénal, Oct 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La norme ne fait pas le vecteur : l'exemple des délais de prescription en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nombre et le Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Hémisphère Droit, Nov 2018, Tours, France. pp.68-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9185,382 +9392,477 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe du contradictoire en phase d'enquête de police judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Cerf-Hollender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">mare &amp; martin, 864 p., 2024, (Bibliothèque des thèses), 978-2-38600-049-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit pénal à l'heure de l'intégration européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transitions juridiques européennes et comparées : Liber amicorum Grégory Godiveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-180, 2026, 9782802777809</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclin de l'audience correctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Léa Decaster; Florian Roger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice en audience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.87-99, 2025, (L'univers des normes), 978-2-7535-9813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contradictoire [en procédure pénale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérémy Jourdan-Marques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots en procédure : source des maux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.85-96, 2024, 978-2-7110-4091-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le majeur protégé et le délit d'abus frauduleux de l'état d'ignorance ou de faiblesse (art. 223-15-2 CP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Cerf-Hollender; Gilles Raoul-Cormeil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le majeur protégé face à la justice pénale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 180, IFJD (Institut Francophone pour la Justice et la Démocratie), pp.27-38, 2023, (Colloques &amp; Essais), 978-2-37032-382-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04159773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9628,51 +9930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C63983C8"/>
+    <w:nsid w:val="D0194C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9859,51 +10161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theo-scherer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266287069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Scherer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457442v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526068v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514619v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1506k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924106v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881420v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04935449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942023v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04524758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04727136v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04844659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04502003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04430932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777543v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04851720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04533655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04575876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04835290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hpn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Bars" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631771v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04833442v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04567228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04017633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8879" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04120011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04103210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04103211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167201v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046923v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360380v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137155v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04193231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928893v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390054v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onora Janane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761083v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Guiriato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620966v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cerf-Hollender" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059408v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04669448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04159773v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theo-scherer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266287069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Scherer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514601v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04935449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905292v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1506k" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942023v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362406v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744855v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04851720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04533655v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04575876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484146v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Bars" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04835290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hpn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04502003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04430932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04844659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04833442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04567228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04727136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04524758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04103210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04103211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940192v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330883v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04120011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360380v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04193231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04017633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8879" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928889v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onora Janane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Guiriato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014314v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014313v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620966v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cerf-Hollender" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/transitions-juridiques-europeennes-comparees-9782802777809.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04669448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04159773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>