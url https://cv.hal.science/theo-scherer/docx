--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -86,53 +86,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">theo-scherer</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0001-2190-9411</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">266287069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -210,8569 +231,8569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appel périlleux ou les risques du recours contre l’ordonnance de prolongation de la détention provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaine résistance de la formule « en tout cas sur le territoire national »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Observations] Saisine in rem du juge d’instruction : les faits, rien que les faits… et leurs conséquences financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 90, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Procédure pénale] Le spectre de l'inculpation tardive hante-t-il toujours la procédure pénale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, pp.40-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appel de l’ordonnance de révocation du contrôle judiciaire : les exceptions de nullité ne sont pas les bienvenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, [2 p.]</w:t>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+              <w:t xml:space="preserve">, 2026, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cours d’assises sans jurés compétentes en matière de criminalité organisée entrent en action et cassent les codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’extension du domaine d’application de l’article 6-1 fait basculer la procédure pénale dans le monde quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visite douanière des locaux professionnels et notion d’entreposage : le dictionnaire au service du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La péremption joue aussi devant la CIVI, même après l’octroi d’une provision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d’exigence de publicité pour l’audience JLD en comparution à délai différé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d’assistance obligatoire par un avocat du majeur protégé gardé à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le régime des nullités en matière d’expertise et de renseignement anonyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perquisitions : qu’importe l’occupant, pourvu qu’il soit présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection renforcée de l’anonymat des enquêteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur procureur de la République anticriminalité organisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Loi visant à sortir la France du piège du narcotrafic, 7-8, pp.323-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05169543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement prétorien des techniques spéciales d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.380-383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi du 28 avril 2025 relative au renforcement de la sûreté dans les transports : extension du &amp;quot;continuum&amp;quot; de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Voies de recours ] Appréciation à géométrie variable des règles relatives à l'arrêt de l'exécution provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 [Alerte 243], pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice pénale internationale : de la Seconde Guerre mondiale à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.13-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04998594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Captation de données à distance et souveraineté des États</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAD : risques et dérives des fichiers de police</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, p. 104 à 105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04881420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le régime des recours contre les mesures de retenue temporaire d’argent liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence de tiers en perquisition : pas sur prescription médicale, mais éventuellement par ordonnance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejet des dommages-intérêts punitifs, même pour l’URSSAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de la défense en matière de contrôle des obligations en droit des transports : une voie sinueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dossier coffre » et régime de l'information judiciaire : la course aux armements appliquée à la procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 6, pp.40-43</w:t>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">, 2025, 27, pp.49-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données issues de matériel biologique détaché : comparaison autorisée mais conservation prohibée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le morcellement de la protection des agents publics par le droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.246-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05060657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolongation spéciale de détention provisoire : les principes capitulent face à la réalité des faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-transmission d’une QPC relative au régime des visites domiciliaires en matière d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’article préliminaire du Code de procédure pénale et l’article 6 de la Convention européenne : allégeance, équivalence ou complémentarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1950-1975 : la Convention européenne des droits de l’homme a 75 ans, 23, pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1506k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Commentaire] Perquisition en cabinet d'avocat et pourvoi du Bâtonnier : le grief désincarné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 359 [N2349B3E], 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le premier désigné, le substitué et le désigné en second : quel avocat informer de la date de renvoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Jurisprudence] Régime des recours en cas de saisie des données sur le téléphone d’un avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation sérieuse opposée à une demande d'admission de créance : les limites aux pouvoirs du juge compétent pour statuer sur le différend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 [alerte 214], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas confondre mandat de dépôt et mandat de dépôt à effet différé assorti de l’exécution provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure d’extradition vers les États-Unis : précisions sur l’articulation des normes conventionnelles et internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ceci n’est pas une perquisition », ou le recul des garanties de l’article 57 du code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi sur les violences routières : la plume et l’épée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rétroactivité du sursis probatoire décidé en appel ou les dangers du voyage temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription : rien ne sert de courir, il faut partir au bon point de départ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seul le créancier agissant bénéficie de l'interruption de la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise et consultation des fichiers de police : pour une discussion des méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pourvoi pris au dépourvu : l’étonnante portée des recours en matière de nullité par voie de conséquence des actes d’instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappel des règles en matière de motivation des arrêts de cours d’assises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motivation et durée des mesures d’interception et de géolocalisation des lignes téléphoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Réalisation de l'actif] Application des règles des procédures civiles d'exécution aux adjudications judiciaires réalisées dans le cadre d'une liquidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 [alerte 118], 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime de la géolocalisation : la chambre criminelle brouille les pistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime de la désignation d’un avocat pour assister un mineur gardé à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure pénale numérique : seules les requêtes envoyées aux adresses &amp;quot;BAL CEP&amp;quot; sont recevables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparution par visioconférence : régime spécial pour le mineur devenu majeur en cours de procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites à l’augmentation de l’indemnité due par le FGAO en cause d’appel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viser n’est pas motiver, tant pour le procureur que pour le JLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle loi relative aux violences intrafamiliales : l’union du droit civil et du droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours en matière de perquisition chez un avocat : procédure (toujours) en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de transmission des recours en matière de détention provisoire : légalité du report au premier jour ouvrable suivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toutes les boîtes mail d’avocats ne sont pas admises pour déposer des requêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référés &amp;quot;mesures utiles&amp;quot; : le début d’un grand ménage dans les commissariats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi renforçant la sécurité des élus locaux : je préviens, je protège et j’informe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l’opposabilité d’un jugement pénal à l’assureur du prévenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine des actions en nullité au cours de l’enquête : les saisies de droit commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositions pénales de la loi pour bâtir la société du bien vieillir et de l’autonomie : des signalements, du fichage et des secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéo clandestine dans un élevage de poules : les amis des volatiles ont du plomb dans l'aile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.1889-1895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits procéduraux des personnes détenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, De la loi pénitentiaire au Code pénitentiaire, 22, pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hpn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractère interruptif de prescription des soit-transmis à finalité informative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières mouvantes de la notion de vérifications sommaires en phase d’instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caméra ne ment pas, mais le résultat de son exploitation n’est pas incontestable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien d’une interprétation libérale des règles de la subrogation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Captation d’images : définition du lieu privé à l’aune de son accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consécration de la dualité des régimes de géolocalisation par la chambre criminelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion d’une circulaire relative au volet pénal de la loi pour contrôler l’immigration, améliorer l’intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de règne pour la formule « en tout cas sur le territoire national et depuis temps non couvert par la prescription »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctionner l’absence de motivation en procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de l’action en versement d’une indemnité d’assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut sauver les visites douanières : feu de critiques contre l’ancien article 60 du code des douanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le recours à la visioconférence lors de l’audience préalable au renouvellement de la détention provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action en nullité pour dol ne dérive pas du contrat d’assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites au régime protecteur des perquisitions en cabinet d’avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles précisions sur la recevabilité des constitutions de partie civile en matière terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie immobilière dans le cadre d’une demande d’entraide pénale : questions de procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Procédure] Modalités du recours contre la décision de la commission de surendettement sur la recevabilité du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 [alerte 63], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de contrôle en temps réel des techniques spéciales d’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le volet pénal de la loi pour contrôler l’immigration, améliorer l’intégration : punir et éloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport dans un lieu clos aux fins de constatations matérielles : voyage aux frontières des perquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atteinte à la dignité humaine en garde à vue : rejet de la requête de l’Association des avocats pénalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée des conventions passées entre une juridiction et les avocats du ressort en matière de garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purge des nullités en matière criminelle : à chacun son tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte des enjeux de la procédure pour apprécier sa durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'encadrement juridique des casinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [8 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositions pénales de la loi d’adaptation au droit de l’Union européenne : une bombe à retardement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi visant à renforcer la lutte contre les dérives sectaires : le droit pénal spécial en première ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La police judiciaire et l’avènement de la procédure pénale numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numérique et ordre public, 21, pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.8879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence d'encadrement du recueil de déclarations sommaires sur la voie publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, p. 401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04213149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perquisition au ministère de la Justice : renvoi d’une QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le domaine d’application du régime spécial de responsabilité des membres de l’enseignement public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographie du suspect sur la voie publique : pas d’autorisation nécessaire d’un magistrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volet pénal du projet de loi Justice : pour la simplification et la modernisation de la procédure pénale. Projet de loi d'orientation et de programmation du ministère de la Justice 2023-2027</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04103210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité du versement parcellaire de pièces issues d'un autre dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.146-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04041647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi d’orientation et de programmation du ministère de la Justice 2023-2027 : volet pénal (deuxième partie : le jugement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours en matière de perquisition chez un avocat : procédure en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conditions de la constitution de partie civile pour abus de biens sociaux et banqueroute [Sort de l’entreprise, des dirigeants et des tiers / Liquidation judiciaire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 [alerte 257], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi d’orientation et de programmation du ministère de la Justice 2023-2027 : volet pénal (troisième partie : peine et justice pénale des mineurs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régimes des consultations de fichiers de police au cours de l'instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préjugement sur la régularité de la procédure ne vaut pas partialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de notification obligatoire du droit de garder le silence avant la discussion des modalités de comparution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de régime dérogatoire pour les perquisitions dans les locaux d'un ministère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04103211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action contre le FGAO : pas de renonciation possible au délai de forclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi d’orientation et de programmation du ministère de la Justice 2023-2027 : volet pénal (première partie : enquête et instruction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès à la PNIJ : seulement une question de grammaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04120011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien temporaire de l’asymétrie des dispenses de serment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence du prévenu et ses conséquences procédurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.275-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04167201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classement sans suite : la restitution des biens saisis s'impose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Focus] L’unité de la notion de qualité en droit processuel privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 90, [2 p.]</w:t>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">, 2023, 64, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien de l’interdiction de communiquer le dossier d’instruction à des tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 3 p</w:t>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">, 2023, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intangibilité du délai pour statuer sur une demande de mise en liberté : le chant du cygne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, [2 p.]</w:t>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge pénal saisi des seuls intérêts civils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Étude 16 - Action civile (9), [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de la police judiciaire : des solutions à droit constant existent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.308-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confrontation de l’assistance par un avocat au secret de l’instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 4 p</w:t>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de recours en annulation d'un acte d'investigation pour les journalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, [2 p.]</w:t>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréciation du caractère globalement équitable de la procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.530-531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Focus] De la communication par voie électronique en matière civile à la communication électronique pénale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 921</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations sur la durée des mesures de sonorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, [2 p.]</w:t>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la prescription en matière pénale sous l'angle du droit transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Loi visant à sortir la France du piège du narcotrafic, 7-8, pp.323-325</w:t>
-[...7848 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8782,607 +8803,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolutions du recours à l'expertise psychiatrique obligatoire en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseil de juridiction CA Caen - Psychiatrie et Justice : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cour d'appel de Caen, Nov 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité du droit électoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonora Janane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences d'actualité de l'ICREJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut caennais de recherche juridique (ICREJ), May 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit français des sûretés : enjeux et grands principes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Journées européennes. Le droit national face au droit de l’Union : Modèle – solitaire – imitateur [30 Würzburger Europarechtstage - Nationales v. Unionsrecht Vorbild - Einzelgänger - Nachahmer]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julius-Maximilians-Universität Würzburg (JMU); Université de Caen Normandie; Florian Bien, Nov 2025, Wurtzbourg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actes d'enquête et d'instruction dans la loi narcotrafic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences d'actualité de l'ICREJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICREJ ( Institut caennais de recherche juridique), Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Cour d'appel de Caen, Nov 2025, Caen, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dignité et nullité de la garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Guiriato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre entre les avocats pénalistes et les universitaires en droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil national des Barreaux; Association française de droit pénal, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Guiriato</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Conseil national des Barreaux; Association française de droit pénal, Oct 2024, Paris, France</w:t>
+                <w:t xml:space="preserve">hal-04761083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits procéduraux des détenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits fondamentaux des détenus : de la loi pénitentiaire au code pénitentiaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICREJ, Jan 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ICREJ, Jan 2023, Caen, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déclin de l'audience pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en audience. 3ème journée des jeunes chercheurs du Thémis-UM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thémis-UM, Oct 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Thémis-UM, Oct 2021, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La norme ne fait pas le vecteur : l'exemple des délais de prescription en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nombre et le Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Hémisphère Droit, Nov 2018, Tours, France. pp.68-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9392,117 +9413,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe du contradictoire en phase d'enquête de police judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cerf-Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">mare &amp; martin, 864 p., 2024, (Bibliothèque des thèses), 978-2-38600-049-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9512,331 +9533,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit pénal à l'heure de l'intégration européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Grard; Florent Petit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transitions juridiques européennes et comparées. Liber amicorum Grégory Godiveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, Bruylant, p. 171 à 180, 2026, (Droit de l'Union européenne), 9782802777809</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Besse</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, pp.171-180, 2026, 9782802777809</w:t>
+                <w:t xml:space="preserve">hal-05577324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déclin de l'audience correctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léa Decaster; Florian Roger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en audience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.87-99, 2025, (L'univers des normes), 978-2-7535-9813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.87-99, 2025, (L'univers des normes), 978-2-7535-9813-3</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contradictoire [en procédure pénale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérémy Jourdan-Marques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots en procédure : source des maux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, p. 85 à 96, 2024, 978-2-7110-4091-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le majeur protégé et le délit d'abus frauduleux de l'état d'ignorance ou de faiblesse (art. 223-15-2 CP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Cerf-Hollender; Gilles Raoul-Cormeil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le majeur protégé face à la justice pénale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 180, IFJD (Institut Francophone pour la Justice et la Démocratie), pp.27-38, 2023, (Colloques &amp; Essais), 978-2-37032-382-8</w:t>
+              <w:t xml:space="preserve">, 180, IFJD (Institut Francophone pour la Justice et la Démocratie), p. 27 à 38, 2023, (Colloques &amp; Essais), 978-2-37032-382-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04159773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
@@ -9930,51 +9942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0194C0E"/>
+    <w:nsid w:val="39F99823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10161,51 +10173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theo-scherer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266287069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Scherer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514601v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04935449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905292v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1506k" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942023v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362406v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744855v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04851720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04533655v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04575876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484146v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Bars" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04835290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hpn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04502003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04430932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04844659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04833442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04567228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04727136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04524758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04103210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04103211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940192v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330883v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04120011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360380v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04193231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04017633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8879" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928889v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onora Janane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Guiriato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014314v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014313v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620966v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cerf-Hollender" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/transitions-juridiques-europeennes-comparees-9782802777809.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04669448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04159773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theo-scherer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2190-9411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266287069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Scherer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Carpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04935449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1506k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069788v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04727136v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04524758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04851720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04533655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Bars" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hpn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708577v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04835290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04575876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04844659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404821v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04502003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04430932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04833442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04567228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8879" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04017633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04103210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04103211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04120011v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04193231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137155v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325719v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onora Janane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Guiriato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014313v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346616v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620966v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cerf-Hollender" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04669448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04159773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>