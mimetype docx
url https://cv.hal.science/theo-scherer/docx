--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -205,8595 +205,8664 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (123)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (124)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les cours d’assises sans jurés compétentes en matière de criminalité organisée entrent en action et cassent les codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interrogatoire policier ne se délègue pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Observations] Saisine in rem du juge d’instruction : les faits, rien que les faits… et leurs conséquences financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 90, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel de l’ordonnance de révocation du contrôle judiciaire : les exceptions de nullité ne sont pas les bienvenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Procédure pénale] Le spectre de l'inculpation tardive hante-t-il toujours la procédure pénale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, p. 40 à 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’extension du domaine d’application de l’article 6-1 fait basculer la procédure pénale dans le monde quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visite douanière des locaux professionnels et notion d’entreposage : le dictionnaire au service du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La péremption joue aussi devant la CIVI, même après l’octroi d’une provision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’appel périlleux ou les risques du recours contre l’ordonnance de prolongation de la détention provisoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaine résistance de la formule « en tout cas sur le territoire national »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">[Observations] Saisine in rem du juge d’instruction : les faits, rien que les faits… et leurs conséquences financières</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le premier désigné, le substitué et le désigné en second : quel avocat informer de la date de renvoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Commentaire] Perquisition en cabinet d'avocat et pourvoi du Bâtonnier : le grief désincarné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 359 [N2349B3E], 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’article préliminaire du Code de procédure pénale et l’article 6 de la Convention européenne : allégeance, équivalence ou complémentarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1950-1975 : la Convention européenne des droits de l’homme a 75 ans, 23, p. 29 à 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1506k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur procureur de la République anticriminalité organisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Loi visant à sortir la France du piège du narcotrafic, 7-8, p. 323 à 325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05169543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement prétorien des techniques spéciales d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, p. 380 à 383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi du 28 avril 2025 relative au renforcement de la sûreté dans les transports : extension du &amp;quot;continuum&amp;quot; de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAD : risques et dérives des fichiers de police</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, p. 104 à 105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04881420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejet des dommages-intérêts punitifs, même pour l’URSSAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de la défense en matière de contrôle des obligations en droit des transports : une voie sinueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Captation de données à distance et souveraineté des États</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le régime des recours contre les mesures de retenue temporaire d’argent liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence de tiers en perquisition : pas sur prescription médicale, mais éventuellement par ordonnance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice pénale internationale : de la Seconde Guerre mondiale à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, p. 13 à 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04998594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Voies de recours ] Appréciation à géométrie variable des règles relatives à l'arrêt de l'exécution provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 [Alerte 243], p. 6 à 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données issues de matériel biologique détaché : comparaison autorisée mais conservation prohibée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dossier coffre » et régime de l'information judiciaire : la course aux armements appliquée à la procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, p. 49 à 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le morcellement de la protection des agents publics par le droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, p. 246 à 250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05060657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolongation spéciale de détention provisoire : les principes capitulent face à la réalité des faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-transmission d’une QPC relative au régime des visites domiciliaires en matière d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation sérieuse opposée à une demande d'admission de créance : les limites aux pouvoirs du juge compétent pour statuer sur le différend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 [alerte 214], p. 5 à 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Jurisprudence] Régime des recours en cas de saisie des données sur le téléphone d’un avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas confondre mandat de dépôt et mandat de dépôt à effet différé assorti de l’exécution provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure d’extradition vers les États-Unis : précisions sur l’articulation des normes conventionnelles et internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ceci n’est pas une perquisition », ou le recul des garanties de l’article 57 du code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seul le créancier agissant bénéficie de l'interruption de la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise et consultation des fichiers de police : pour une discussion des méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pourvoi pris au dépourvu : l’étonnante portée des recours en matière de nullité par voie de conséquence des actes d’instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi sur les violences routières : la plume et l’épée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rétroactivité du sursis probatoire décidé en appel ou les dangers du voyage temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription : rien ne sert de courir, il faut partir au bon point de départ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappel des règles en matière de motivation des arrêts de cours d’assises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motivation et durée des mesures d’interception et de géolocalisation des lignes téléphoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Réalisation de l'actif] Application des règles des procédures civiles d'exécution aux adjudications judiciaires réalisées dans le cadre d'une liquidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 [alerte 118], 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perquisitions : qu’importe l’occupant, pourvu qu’il soit présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection renforcée de l’anonymat des enquêteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d’exigence de publicité pour l’audience JLD en comparution à délai différé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d’assistance obligatoire par un avocat du majeur protégé gardé à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le régime des nullités en matière d’expertise et de renseignement anonyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le recours à la visioconférence lors de l’audience préalable au renouvellement de la détention provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut sauver les visites douanières : feu de critiques contre l’ancien article 60 du code des douanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action en nullité pour dol ne dérive pas du contrat d’assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites au régime protecteur des perquisitions en cabinet d’avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie immobilière dans le cadre d’une demande d’entraide pénale : questions de procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles précisions sur la recevabilité des constitutions de partie civile en matière terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de transmission des recours en matière de détention provisoire : légalité du report au premier jour ouvrable suivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toutes les boîtes mail d’avocats ne sont pas admises pour déposer des requêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référés &amp;quot;mesures utiles&amp;quot; : le début d’un grand ménage dans les commissariats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours en matière de perquisition chez un avocat : procédure (toujours) en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi renforçant la sécurité des élus locaux : je préviens, je protège et j’informe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l’opposabilité d’un jugement pénal à l’assureur du prévenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine des actions en nullité au cours de l’enquête : les saisies de droit commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositions pénales de la loi pour bâtir la société du bien vieillir et de l’autonomie : des signalements, du fichage et des secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Captation d’images : définition du lieu privé à l’aune de son accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières mouvantes de la notion de vérifications sommaires en phase d’instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien d’une interprétation libérale des règles de la subrogation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractère interruptif de prescription des soit-transmis à finalité informative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caméra ne ment pas, mais le résultat de son exploitation n’est pas incontestable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéo clandestine dans un élevage de poules : les amis des volatiles ont du plomb dans l'aile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, p. 1889 à 1895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits procéduraux des personnes détenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, De la loi pénitentiaire au Code pénitentiaire, 22, p. 73 à 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hpn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de l’action en versement d’une indemnité d’assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctionner l’absence de motivation en procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consécration de la dualité des régimes de géolocalisation par la chambre criminelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion d’une circulaire relative au volet pénal de la loi pour contrôler l’immigration, améliorer l’intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de règne pour la formule « en tout cas sur le territoire national et depuis temps non couvert par la prescription »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Procédure] Modalités du recours contre la décision de la commission de surendettement sur la recevabilité du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (alerte 63), p. 7 à 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de contrôle en temps réel des techniques spéciales d’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le volet pénal de la loi pour contrôler l’immigration, améliorer l’intégration : punir et éloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée des conventions passées entre une juridiction et les avocats du ressort en matière de garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atteinte à la dignité humaine en garde à vue : rejet de la requête de l’Association des avocats pénalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purge des nullités en matière criminelle : à chacun son tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport dans un lieu clos aux fins de constatations matérielles : voyage aux frontières des perquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte des enjeux de la procédure pour apprécier sa durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositions pénales de la loi d’adaptation au droit de l’Union européenne : une bombe à retardement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi visant à renforcer la lutte contre les dérives sectaires : le droit pénal spécial en première ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'encadrement juridique des casinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viser n’est pas motiver, tant pour le procureur que pour le JLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure pénale numérique : seules les requêtes envoyées aux adresses &amp;quot;BAL CEP&amp;quot; sont recevables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime de la désignation d’un avocat pour assister un mineur gardé à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparution par visioconférence : régime spécial pour le mineur devenu majeur en cours de procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites à l’augmentation de l’indemnité due par le FGAO en cause d’appel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle loi relative aux violences intrafamiliales : l’union du droit civil et du droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime de la géolocalisation : la chambre criminelle brouille les pistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi d’orientation et de programmation du ministère de la Justice 2023-2027 : volet pénal (première partie : enquête et instruction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien temporaire de l’asymétrie des dispenses de serment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès à la PNIJ : seulement une question de grammaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04120011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité du versement parcellaire de pièces issues d'un autre dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.146-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04041647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours en matière de perquisition chez un avocat : procédure en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volet pénal du projet de loi Justice : pour la simplification et la modernisation de la procédure pénale. Projet de loi d'orientation et de programmation du ministère de la Justice 2023-2027</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04103210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi d’orientation et de programmation du ministère de la Justice 2023-2027 : volet pénal (deuxième partie : le jugement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régimes des consultations de fichiers de police au cours de l'instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préjugement sur la régularité de la procédure ne vaut pas partialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conditions de la constitution de partie civile pour abus de biens sociaux et banqueroute [Sort de l’entreprise,des dirigeants et des tiers / Liquidation judiciaire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 [alerte 257], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi d’orientation et de programmation du ministère de la Justice 2023-2027 : volet pénal (troisième partie : peine et justice pénale des mineurs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de régime dérogatoire pour les perquisitions dans les locaux d'un ministère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04103211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action contre le FGAO : pas de renonciation possible au délai de forclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de notification obligatoire du droit de garder le silence avant la discussion des modalités de comparution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence du prévenu et ses conséquences procédurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.275-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04167201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classement sans suite : la restitution des biens saisis s'impose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Focus] L’unité de la notion de qualité en droit processuel privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 90, 2 p</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Appel de l’ordonnance de révocation du contrôle judiciaire : les exceptions de nullité ne sont pas les bienvenues</w:t>
+              <w:t xml:space="preserve">, 2023, 64, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien de l’interdiction de communiquer le dossier d’instruction à des tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2 p</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les cours d’assises sans jurés compétentes en matière de criminalité organisée entrent en action et cassent les codes</w:t>
+              <w:t xml:space="preserve">, 2023, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intangibilité du délai pour statuer sur une demande de mise en liberté : le chant du cygne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 3 p</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Quand l’extension du domaine d’application de l’article 6-1 fait basculer la procédure pénale dans le monde quantique</w:t>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de la police judiciaire : des solutions à droit constant existent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.308-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confrontation de l’assistance par un avocat au secret de l’instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 4 p</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Visite douanière des locaux professionnels et notion d’entreposage : le dictionnaire au service du droit</w:t>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge pénal saisi des seuls intérêts civils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Étude 16 - Action civile (9), 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le domaine d’application du régime spécial de responsabilité des membres de l’enseignement public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2 p</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La péremption joue aussi devant la CIVI, même après l’octroi d’une provision</w:t>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perquisition au ministère de la Justice : renvoi d’une QPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2 p</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pas d’exigence de publicité pour l’audience JLD en comparution à délai différé</w:t>
+              <w:t xml:space="preserve">, 2023, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographie du suspect sur la voie publique : pas d’autorisation nécessaire d’un magistrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 p</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pas d’assistance obligatoire par un avocat du majeur protégé gardé à vue</w:t>
+              <w:t xml:space="preserve">, 2023, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La police judiciaire et l’avènement de la procédure pénale numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numérique et ordre public, 21, pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.8879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence d'encadrement du recueil de déclarations sommaires sur la voie publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, p. 401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04213149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de recours en annulation d'un acte d'investigation pour les journalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2 p</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Précisions sur le régime des nullités en matière d’expertise et de renseignement anonyme</w:t>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréciation du caractère globalement équitable de la procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, p. 530 à 531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations sur la durée des mesures de sonorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 p</w:t>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Le futur procureur de la République anticriminalité organisée</w:t>
+              <w:t xml:space="preserve">, 2022, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Focus] De la communication par voie électronique en matière civile à la communication électronique pénale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 921</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la prescription en matière pénale sous l'angle du droit transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Loi visant à sortir la France du piège du narcotrafic, 7-8, pp.323-325</w:t>
-[...7503 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8803,607 +8872,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit électoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonora Janane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences d'actualité de l'ICREJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut caennais de recherche juridique (ICREJ), May 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit français des sûretés : enjeux et grands principes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30e Journées européennes. Le droit national face au droit de l’Union : Modèle – solitaire – imitateur [30 Würzburger Europarechtstage - Nationales v. Unionsrecht Vorbild - Einzelgänger - Nachahmer]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julius-Maximilians-Universität Würzburg (JMU); Université de Caen Normandie; Florian Bien, Nov 2025, Wurtzbourg, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actes d'enquête et d'instruction dans la loi narcotrafic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences d'actualité de l'ICREJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICREJ ( Institut caennais de recherche juridique), Oct 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions du recours à l'expertise psychiatrique obligatoire en matière pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil de juridiction CA Caen - Psychiatrie et Justice : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cour d'appel de Caen, Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Actualité du droit électoral</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dignité et nullité de la garde à vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Institut caennais de recherche juridique (ICREJ), May 2025, Caen, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Guiriato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre entre les avocats pénalistes et les universitaires en droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil national des Barreaux; Association française de droit pénal, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Julius-Maximilians-Universität Würzburg (JMU); Université de Caen Normandie; Florian Bien, Nov 2025, Wurtzbourg, Allemagne</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits procéduraux des détenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits fondamentaux des détenus : de la loi pénitentiaire au code pénitentiaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICREJ, Jan 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ICREJ ( Institut caennais de recherche juridique), Oct 2025, Caen, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déclin de l'audience pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en audience. 3ème journée des jeunes chercheurs du Thémis-UM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thémis-UM, Oct 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Conseil national des Barreaux; Association française de droit pénal, Oct 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La norme ne fait pas le vecteur : l'exemple des délais de prescription en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nombre et le Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Hémisphère Droit, Nov 2018, Tours, France. pp.68-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9413,117 +9482,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe du contradictoire en phase d'enquête de police judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cerf-Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">mare &amp; martin, 864 p., 2024, Bibliothèque des thèses, 978-2-38600-049-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9533,348 +9602,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit pénal à l'heure de l'intégration européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Grard; Florent Petit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transitions juridiques européennes et comparées. Liber amicorum Grégory Godiveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, Bruylant, p. 171 à 180, 2026, (Droit de l'Union européenne), 9782802777809</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Besse</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 30, Bruylant, p. 171 à 180, 2026, (Droit de l'Union européenne), 9782802777809</w:t>
+                <w:t xml:space="preserve">hal-05577324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déclin de l'audience correctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léa Decaster; Florian Roger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en audience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 87 à 99, 2025, L'univers des normes, 978-2-7535-9813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.87-99, 2025, (L'univers des normes), 978-2-7535-9813-3</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contradictoire [en procédure pénale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérémy Jourdan-Marques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots en procédure : source des maux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, p. 85 à 96, 2024, 978-2-7110-4091-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, p. 85 à 96, 2024, 978-2-7110-4091-9</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le majeur protégé et le délit d'abus frauduleux de l'état d'ignorance ou de faiblesse (art. 223-15-2 CP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Cerf-Hollender; Gilles Raoul-Cormeil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le majeur protégé face à la justice pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 180, IFJD (Institut Francophone pour la Justice et la Démocratie), p. 27 à 38, 2023, (Colloques &amp; Essais), 978-2-37032-382-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04159773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9942,51 +10011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39F99823"/>
+    <w:nsid w:val="EA5E98DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10173,51 +10242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theo-scherer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2190-9411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266287069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Scherer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Carpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04935449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1506k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069788v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04727136v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04524758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04851720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04533655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Bars" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hpn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708577v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04835290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04575876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04844659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404821v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04502003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04430932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04833442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04567228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8879" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04017633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04103210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04103211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04120011v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04193231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137155v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325719v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onora Janane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Guiriato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014313v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346616v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620966v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cerf-Hollender" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04669448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04159773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theo-scherer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2190-9411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266287069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554387v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Scherer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619764v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460056v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104324v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1506k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Carpentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04935449v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04844659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04502003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04430932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04851720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04533655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04835290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Bars" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hpn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491284v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04575876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04833442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787787v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448241v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04567228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04727136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691648v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772397v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04524758v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04120011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235869v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04103210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159785v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04103211v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04193231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04017633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8879" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928888v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928887v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325719v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onora Janane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390054v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761083v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Guiriato" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014314v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346616v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620966v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cerf-Hollender" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059408v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04669448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04159773v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>