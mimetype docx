--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -66,1337 +66,1454 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural complexity and benthic metabolism: resolving the links between carbon cycling and biodiversity in restored seagrass meadows</w:t>
+                <w:t xml:space="preserve">Coastal protection service of a seagrass meadow in a fetch-limited, non-tidal environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Björn Almström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Hüller</w:t>
+                <w:t xml:space="preserve">Per Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Müller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johan Hollander</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-21-1685-2024⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 227, pp.107933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869346v1</w:t>
+                <w:t xml:space="preserve">hal-05562677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eelgrass meadows harbor more macrofaunal species but bare sediments can be as functionally diverse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Structural complexity and benthic metabolism: resolving the links between carbon cycling and biodiversity in restored seagrass meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Michael Attard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Severinson</w:t>
+                <w:t xml:space="preserve">Jana Hüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Carlsson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julia Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Organo Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2022.151777⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (7), pp.1685-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-1685-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868478v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a multifunctional nature‐based coastal defense: a review of the interaction between beach nourishment and ecological restoration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Eelgrass meadows harbor more macrofaunal species but bare sediments can be as functionally diverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Skoog</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johan Hollander</w:t>
+                <w:t xml:space="preserve">Johan Severinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Carlsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/njb.03751⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 554, pp.151777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2022.151777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869355v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and Spatial Variabilities of Chemical and Physical Parameters on the Heron Island Coral Reef Platform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tyler Cyronak</w:t>
+                <w:t xml:space="preserve">Toward a multifunctional nature‐based coastal defense: a review of the interaction between beach nourishment and ecological restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodor Kindeberg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Björn Almström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Skoog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pål Axel Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hollander</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-021-09400-7⟩</w:t>
+              <w:t xml:space="preserve">Nordic Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2023 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/njb.03751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869364v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porewater Carbonate Chemistry Dynamics in a Temperate and a Subtropical Seagrass System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Temporal and Spatial Variabilities of Chemical and Physical Parameters on the Heron Island Coral Reef Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kekuewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Courtney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Cyronak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Griffin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Eyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26 (4), pp.375-399. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-020-09378-8⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.241-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-021-09400-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868508v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral calcification responses to the North Atlantic Oscillation and coral bleaching in Bermuda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Porewater Carbonate Chemistry Dynamics in a Temperate and a Subtropical Seagrass System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodor Kindeberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis Courtney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Cyronak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0241854⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.375-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-020-09378-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869373v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of carbon contents in eelgrass ( Zostera marina ) sediments implied from depth profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coral calcification responses to the North Atlantic Oscillation and coral bleaching in Bermuda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Courtney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marianne Holmer</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Andersson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0831⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0241854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0241854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868468v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate-sensitive phytotransferrin controls high-affinity iron uptake in diatoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation of carbon contents in eelgrass ( Zostera marina ) sediments implied from depth profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodor Kindeberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Röhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Olav Moksnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoffer Boström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Holmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature25982⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.20180831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869339v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral Reef Carbonate Chemistry Variability at Different Functional Scales</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbonate-sensitive phytotransferrin controls high-affinity iron uptake in diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Mcquaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Kustka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Oborník</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleš Horák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mccrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00175⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 555 (7697), pp.534-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature25982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869322v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coral Reef Carbonate Chemistry Variability at Different Functional Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Takeshita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Cyronak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodor Kindeberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Short-Term Spatial and Temporal Carbonate Chemistry Variability in Two Contrasting Seagrass Meadows: Implications for pH Buffering Capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Cyronak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney D’angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Bresnahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (5), pp.1282-1296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12237-017-0356-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1543,51 +1660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Kindeberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Michael Attard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana H&#252;ller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M&#252;ller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Organo Quintana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1685-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Severinson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Carlsson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2022.151777" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Almstr&#246;m" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Skoog" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Axel Olsson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hollander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/njb.03751" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kekuewa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Courtney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Cyronak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Eyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-021-09400-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bates" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Griffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-020-09378-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241854" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia R&#246;hr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olav Moksnes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Bostr&#246;m" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Holmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0831" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mcquaid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kustka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Oborn&#237;k" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Hor&#225;k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccrow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25982" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Takeshita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Martz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney D&#8217;angelo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bresnahan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Davidson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-017-0356-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05562677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Almstr&#246;m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Kindeberg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Carlsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hollander" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107933" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Michael Attard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana H&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Organo Quintana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1685-2024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Severinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2022.151777" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Skoog" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Axel Olsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/njb.03751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kekuewa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Courtney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Cyronak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Eyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-021-09400-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bates" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Griffin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-020-09378-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241854" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia R&#246;hr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olav Moksnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Bostr&#246;m" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Holmer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0831" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mcquaid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kustka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Oborn&#237;k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Hor&#225;k" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccrow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25982" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Takeshita" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Martz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney D&#8217;angelo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bresnahan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Davidson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-017-0356-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>