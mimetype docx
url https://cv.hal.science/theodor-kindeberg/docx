--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -66,1454 +66,1822 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal protection service of a seagrass meadow in a fetch-limited, non-tidal environment</w:t>
+                <w:t xml:space="preserve">Enhanced carbon burial in seagrass meadows under ocean acidification revealed by carbon dioxide vents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Almström</w:t>
+                <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodor Kindeberg</w:t>
+                <w:t xml:space="preserve">Núria Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Carlsson</w:t>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Hollander</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107933⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (1), pp.350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-026-03349-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562677v1</w:t>
+                <w:t xml:space="preserve">hal-05608581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural complexity and benthic metabolism: resolving the links between carbon cycling and biodiversity in restored seagrass meadows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coastal protection service of a seagrass meadow in a fetch-limited, non-tidal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Almström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Müller</w:t>
+                <w:t xml:space="preserve">Per Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cintia Organo Quintana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johan Hollander</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (7), pp.1685-1705. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 227, pp.107933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-21-1685-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869346v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eelgrass meadows harbor more macrofaunal species but bare sediments can be as functionally diverse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Benthic fauna dynamics following large‐scale seagrass restoration in an exposed environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hollander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2022.151777⟩</w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (3), pp.e70248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.70248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868478v1</w:t>
+                <w:t xml:space="preserve">hal-05608591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a multifunctional nature‐based coastal defense: a review of the interaction between beach nourishment and ecological restoration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structural complexity and benthic metabolism: resolving the links between carbon cycling and biodiversity in restored seagrass meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Björn Almström</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Michael Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Skoog</w:t>
+                <w:t xml:space="preserve">Jana Hüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pål Axel Olsson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julia Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Organo Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/njb.03751⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (7), pp.1685-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-1685-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869355v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and Spatial Variabilities of Chemical and Physical Parameters on the Heron Island Coral Reef Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Kekuewa</w:t>
+                <w:t xml:space="preserve">Eelgrass meadows harbor more macrofaunal species but bare sediments can be as functionally diverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travis Courtney</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johan Severinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-021-09400-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 554, pp.151777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2022.151777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869364v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porewater Carbonate Chemistry Dynamics in a Temperate and a Subtropical Seagrass System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Toward a multifunctional nature‐based coastal defense: a review of the interaction between beach nourishment and ecological restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Almström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Skoog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pål Axel Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hollander</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-020-09378-8⟩</w:t>
+              <w:t xml:space="preserve">Nordic Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2023 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/njb.03751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868508v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral calcification responses to the North Atlantic Oscillation and coral bleaching in Bermuda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Temporal and Spatial Variabilities of Chemical and Physical Parameters on the Heron Island Coral Reef Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kekuewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis Courtney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Cyronak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Eyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0241854⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.241-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-021-09400-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869373v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of carbon contents in eelgrass ( Zostera marina ) sediments implied from depth profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Porewater Carbonate Chemistry Dynamics in a Temperate and a Subtropical Seagrass System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per-Olav Moksnes</w:t>
+                <w:t xml:space="preserve">Nicholas Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Courtney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Cyronak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoffer Boström</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alyssa Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0831⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.375-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-020-09378-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868468v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate-sensitive phytotransferrin controls high-affinity iron uptake in diatoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coral calcification responses to the North Atlantic Oscillation and coral bleaching in Bermuda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Courtney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodor Kindeberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature25982⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0241854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0241854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869339v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral Reef Carbonate Chemistry Variability at Different Functional Scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Variation of carbon contents in eelgrass ( Zostera marina ) sediments implied from depth profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Andersson</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Röhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Olav Moksnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoffer Boström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Holmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00175⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.20180831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869322v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carbonate-sensitive phytotransferrin controls high-affinity iron uptake in diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Mcquaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Kustka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Oborník</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleš Horák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mccrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 555 (7697), pp.534-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature25982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coral Reef Carbonate Chemistry Variability at Different Functional Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Takeshita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Cyronak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodor Kindeberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sediment Stocks of Carbon, Nitrogen, and Phosphorus in Danish Eelgrass Meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodor Kindeberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah B Ørberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Emilia Röhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Holmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorte Krause-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Short-Term Spatial and Temporal Carbonate Chemistry Variability in Two Contrasting Seagrass Meadows: Implications for pH Buffering Capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Cyronak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney D’angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Bresnahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (5), pp.1282-1296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12237-017-0356-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1660,51 +2028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05562677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Almstr&#246;m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Kindeberg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Carlsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hollander" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107933" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Michael Attard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana H&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Organo Quintana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1685-2024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Severinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2022.151777" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Skoog" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Axel Olsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/njb.03751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kekuewa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Courtney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Cyronak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Eyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-021-09400-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bates" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Griffin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-020-09378-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241854" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia R&#246;hr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olav Moksnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Bostr&#246;m" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Holmer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0831" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mcquaid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kustka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Oborn&#237;k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Hor&#225;k" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccrow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25982" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Takeshita" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Martz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney D&#8217;angelo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bresnahan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Davidson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-017-0356-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Kindeberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Teixid&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03349-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05562677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Almstr&#246;m" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Carlsson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hollander" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107933" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Michael Attard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana H&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M&#252;ller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Organo Quintana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1685-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Severinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2022.151777" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Skoog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Axel Olsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/njb.03751" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kekuewa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Courtney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Cyronak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Eyre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-021-09400-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bates" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Griffin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-020-09378-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241854" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia R&#246;hr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olav Moksnes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Bostr&#246;m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Holmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0831" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mcquaid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kustka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Oborn&#237;k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Hor&#225;k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccrow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Takeshita" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Martz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00175" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B &#216;rberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emilia R&#246;hr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Krause-Jensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00474" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney D&#8217;angelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bresnahan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Davidson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-017-0356-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>