--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -531,278 +531,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the Therapeutic Community Model in Addiction Treatment: A Retrospective Pilot Study in French Prisons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct Predictors of Clinical Response after Repetitive Transcranial Magnetic Stimulation between Bipolar and Unipolar Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Gelle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Okassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Lannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare11111523⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20075276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126788v1</w:t>
+                <w:t xml:space="preserve">hal-04122842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Predictors of Clinical Response after Repetitive Transcranial Magnetic Stimulation between Bipolar and Unipolar Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of the Therapeutic Community Model in Addiction Treatment: A Retrospective Pilot Study in French Prisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Vinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Lannaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaut Gelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (7), </w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (11), pp.1523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20075276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/healthcare11111523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122842v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -945,51 +945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie des cancers dans les troubles psychiatriques caractérisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1523,51 +1523,51 @@
                 <w:t xml:space="preserve">Bovine neutrophils characterization and interactions with &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Vinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Doz</w:t>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1577,122 +1577,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737457v1</w:t>
+                <w:t xml:space="preserve">hal-02737322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine neutrophils characterization and interactions with &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Vinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+                <w:t xml:space="preserve">Emilie Doz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1702,73 +1702,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737322v1</w:t>
+                <w:t xml:space="preserve">hal-02737457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1923,51 +1923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vinais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gell&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nubukpo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.70183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Raoult" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Moroni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal N&#233;quier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04726256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plansont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e38940" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04126788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11111523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Paquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okassa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Lannaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20075276" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04732918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nubukpo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202563" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04598261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05121342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Virevialle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Boschiroli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vinais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gell&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nubukpo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.70183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Raoult" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Moroni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal N&#233;quier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04726256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plansont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e38940" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Paquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okassa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Lannaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20075276" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04126788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11111523" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04732918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nubukpo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202563" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04598261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05121342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Virevialle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Boschiroli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>