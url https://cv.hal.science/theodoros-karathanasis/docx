--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -72,870 +72,870 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybersecurity and EU law : adopting the network and information security directive</w:t>
+                <w:t xml:space="preserve">The AI Act's GPAI Code: Hidden Policy Choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Karathanasis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Kutterer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04845909v1</w:t>
+                <w:t xml:space="preserve">hal-05462666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges in AI Public Procurement: Navigating Regulatory and Practical Hurdles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Karathanasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU AI Continent Action Plan: Balancing Complexity and AI Act Simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Karathanasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Global Outreach of the EU AI Act’s Norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Karathanasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tools for Navigating the EU AI Act: (2) Visualisation Pyramid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Christakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Karathanasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI incident notification in the EU AI Act: How does it work and is it Effective?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Karathanasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU Copyright Directive: A ‘Nightmare’ for Generative AI Researchers and Developers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Karathanasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidance on Classification and Conformity Assessments for High-Risk AI Systems under EU AI Act</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Karathanasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a New Regime of Civil Liability for AI Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Celis Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Karathanasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Article 17 : Quality Management System</w:t>
+                <w:t xml:space="preserve">Cybersecurity and EU law : adopting the network and information security directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Karathanasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ceyhun Necati Pehlivan; Nikolaus Forgó; Peggy Valcke. </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">halshs-04845924v1</w:t>
+              <w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group, pp.XV-272, 2025, Routlege research in EU law, 978-1-032-61445-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04845909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AI Act's GPAI Code: Hidden Policy Choices</w:t>
+                <w:t xml:space="preserve">Article 17 : Quality Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Karathanasis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...524 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ceyhun Necati Pehlivan; Nikolaus Forgó; Peggy Valcke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The EU Artificial Intelligence (AI) act : a commentary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, pp.433-458, 2025, 978-9-4035-3227-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Celis Juarez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04130851v1</w:t>
+                <w:t xml:space="preserve">halshs-04845924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1464,51 +1464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Karathanasis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845924v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462666v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kutterer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05462739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Christakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lodie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Celis Juarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9785/cri-2024-250402" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03507805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Karathanasis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kutterer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462714v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05462739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845277v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Christakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lodie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Celis Juarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9785/cri-2024-250402" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03507805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>