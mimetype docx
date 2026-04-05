--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -153,1012 +153,1130 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe s.a.C.</w:t>
+                <w:t xml:space="preserve">L’âge du Bronze en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Ausonius éditions, Mémoires 65, pp.754, 2025, 978-2-35613-643-5</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pihuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. Inrap / CNRS Editions, pp.15-37, 2025, Recherches archéologiques, 978-2-271-15493-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385103v1</w:t>
+                <w:t xml:space="preserve">hal-05542867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Maçonnais : forge antique du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle, habitat du X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (Bretagne, Ille-et-Vilaine, Torcé)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe s.a.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius éditions, Mémoires 65, pp.754, 2025, 978-2-35613-643-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Dieu</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03796510v1</w:t>
+                <w:t xml:space="preserve">hal-05385103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cercles de l'âge du Bronze et exploitation rurale antique, Lamballe (La Grande Chapelle, Avenue Georges Clémenceau, Côtes d'Armor)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Grande Maçonnais : forge antique du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle, habitat du X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (Bretagne, Ille-et-Vilaine, Torcé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Ferrette</w:t>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-André Besombes</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Hervé Morzadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 1 vol. (205 p.), 2022, Documents d’archéologie préventive 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérane Brisotto</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34692/qpch-bm13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34692/ec4e-zx89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269802v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villiers-sur-Seine. Un habitat aristocratique du IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cercles de l'âge du Bronze et exploitation rurale antique, Lamballe (La Grande Chapelle, Avenue Georges Clémenceau, Côtes d'Armor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Ferrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Peake</w:t>
+                <w:t xml:space="preserve">Richard Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Arnaud Desfonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 2021, Documents d’archéologie préventive 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
-[...51 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.34692/qpch-bm13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552241v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Villiers-sur-Seine. Un habitat aristocratique du IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Mordant</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Véber</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">AVAGE, 1, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 456 p., 2020, Recherches archéologiques 18, 978-2-271-13049-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01878789v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépôt d’Évans (Jura) et les dépôts de vaisselles de bronze en France au Bronze final</w:t>
+                <w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Piningre</w:t>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pernot</w:t>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ganard</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Société Archéologique de l'Est, 37ème supplément à la Revue Archéologique de l’Est, pp.216, 2015, 978-2-915544-29-9</w:t>
+                <w:t xml:space="preserve">Cécile Véber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AVAGE, 1, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01117455v1</w:t>
+                <w:t xml:space="preserve">halshs-01878789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanats et productions à l'Âge du bronze. Actes de la journée de la Société préhistorique française, Nantes, 8 octobre 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 154 p., 2015, Séances de la Société préhistorique française, 2-913745-62-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images : regards sur les sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+                <w:t xml:space="preserve">Le dépôt d’Évans (Jura) et les dépôts de vaisselles de bronze en France au Bronze final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Piningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+                <w:t xml:space="preserve">Véronique Ganard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Leduc</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Éditions de la Sorbonne, 2011, </w:t>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.4562⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Archéologique de l'Est, 37ème supplément à la Revue Archéologique de l’Est, pp.216, 2015, 978-2-915544-29-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396857v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01117455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les images : regards sur les sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Sorbonne, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.4562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territoires et économies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de la Sorbonne, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.4566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1168,1951 +1286,1951 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’âge du Bronze dans les Pays de la Loire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une présence affirmée des artisans à l’âge du Bronze ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses régionales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.80-102, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t>
+              <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, Inrap CNRS Éditions, pp.207-219, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495424v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une présence affirmée des artisans à l’âge du Bronze ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’âge du Bronze dans les Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Déodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 29, Inrap CNRS Éditions, pp.207-219, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t>
+              <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions; INRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.80-102, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385693v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âge du Bronze en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pihuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Bronze en France (2500 à 800 avant notre ère). Synthèse régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions; INRAP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-271-15493-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronze Age in Pays de Loire region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Déodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Inrap et CNRS, pp.80-105, 2025, Recherches archéologiques, 9782271154958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha A1 en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Simonin; Claude Mordant; Marie-Pierre Koenig; Thierry Klag; Franck Ducreux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Hallstatt A1 dans la chronologie du Bronze final. Quelles réalités pour la France ? Actes de la table ronde de Bibracte, Glux-en-Glenne, 13-15 oct. 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APRAB, 2024, Supplément au Bulletin de l'APRAB, 13, 978-2-958503-53-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Champagne au XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant l'ère commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Simonin; Claude Mordant; Marie-Pierre Koenig; Thierry Klag; Franck Ducreux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Hallstatt A1 dans la chronologie du Bronze final. Quelles réalités pour la France ? Actes de la table ronde de Bibracte, Glux-en-Glenne, 13-15 oct. 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APRAB, 2024, Supplément au Bulletin de l'APRAB, 13, 978-2-958503-53-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ha A1 de la basse vallée de l'Yonne et en Bassée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Roscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Simonin; Claude Mordant; Marie-Pierre Koenig; Thierry Klag; Franck Ducreux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Hallstatt A1 dans la chronologie du Bronze final. Quelles réalités pour la France ? Actes de la table ronde de Bibracte, Glux-en-Glenne, 13-15 oct. 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APRAB, 2024, Supplément au Bulletin de l'APRAB, 13, 978-2-958503-53-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’imagerie médicale à la réalité virtuelle pour l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interdisciplinarité – Voyages au-delà des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.316, 2023, 978-2-271-13983-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commensality Through a Solar Cult. Ceramics, Social Practices and Symbolism Along the Atlantic Coast (2500-1650 BC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">eXtended Reality for Cultural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Bell Beaker Culture in All its Forms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Cultural Heritage Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1405 - 1437, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60016-7_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782884v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eXtended Reality for Cultural Heritage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Commensality Through a Solar Cult. Ceramics, Social Practices and Symbolism Along the Atlantic Coast (2500-1650 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Cultural Heritage Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Bell Beaker Culture in All its Forms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress Archaeology, pp.291-304, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548338v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5 – le mobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Véber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolau Escanilla Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rebecca PEAKE (dir.), Villiers-sur-Seine : Un habitat aristocratique du IXe siècle avant notre ère, Recherches archéologiques 18, Inrap, CNRS Éditions, Paris 2020, p. 213-319.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The introduction of the Bell Beaker culture in Atlantic France: an overview of settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Nicolas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alex M. Gibson (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bell Beaker Settlement of Europe: The Bell Beaker Phenomenon from a Domestic Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxbow Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.329-352, 2019, Prehistoric Society Research Paper 9, 9781789251241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Campaniforme et la genèse de l’âge du Bronze ancien en Bretagne : vers une nouvelle donne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Montoya, Jean-Pierre Fagnart et Jean-Luc Locht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest. Mobilités, climats et identités culturelles. XXVII Congrès préhistorique de France (Amiens, 30 mai - 4 juin 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, pp.269-288, 2019, Vol. 3 : Néolithique – Âge du Bronze, 9782913745803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malleville-sur-le-Bec, un village à l’âge du Bronze final (Eure)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Boulud-Gazo et Muriel Mélin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions à l'archéologie de l'âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 1 : Actes de la table ronde de Rouen (2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la promotion des recherches sur l'âge du Bronze (APRAB), pp.77-266, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bronze moyen (et l’origine du Bronze final) en Champagne à la lumière de l’archéologie préventive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'habitat et l'occupation du sol : premier bilan synthétique pour la Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Carozza, Cyril Marcigny et Marc Talon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVIIe-XIIIe siècle av. J.-C.) Actes du Colloque international de l'APRAB Strasbourg, 17 au 20 juin 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoires d’Archéologie du Grand-Est (1), Association pour la Valorisation de l’Archéologie du Grand Est, pp.137‑156, 2017, 978-2-9561936-0-9</w:t>
+              <w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions; INRAP, pp.80-93, 2017, Recherches archéologiques 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014175v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat et l'occupation du sol : premier bilan synthétique pour la Bretagne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le Bronze moyen (et l’origine du Bronze final) en Champagne à la lumière de l’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Laurent Carozza, Cyril Marcigny et Marc Talon (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions; INRAP, pp.80-93, 2017, Recherches archéologiques 12</w:t>
+              <w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVIIe-XIIIe siècle av. J.-C.) Actes du Colloque international de l'APRAB Strasbourg, 17 au 20 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires d’Archéologie du Grand-Est (1), Association pour la Valorisation de l’Archéologie du Grand Est, pp.137‑156, 2017, 978-2-9561936-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940854v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Finistère au Golfe de Gascogne : le Bronze moyen et le début du Bronze final dans l’ouest de la France (Bretagne, Pays de la Loire, Centre, Poitou-Charentes, Aquitaine, Limousin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Froquet-Uzel Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t>
@@ -3139,126 +3257,126 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, AVAGE, pp.285-304, 2017, Mémoires d’Archéologie du Grand-Est, 978-2-9561936-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bronze moyen et l’origine du Bronze final en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pihuit Patrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -3281,1882 +3399,1964 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, AVAGE, pp.307-324, 2017, Mémoires d’archéologie du Grand Est, 978-2-9561936-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imitations, transferts et refus d’emprunts dans les styles céramiques du Néolithique et de l’Âge du Bronze en Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Rouillard; Catherine Perlès; Emmanuel Grimaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités, immobilismes : l’emprunt et son refus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de Boccard, pp.143-152, 2007, Colloques de la MAE René-Ginouvès (3), 978-2-7018-0225-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 159, 64 p., 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.8997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage de la terre à bâtir en France non méditerranéenne durant la Protohistoire : du petit mobilier à l’architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Issenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.117, 2016, Supplément au Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble d'habitats de la Tène moyenne à la période augustéenne au sud-ouest de Caen : la fouille de la rue des Longrais à Maltot (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/154y8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Kerouarn à Prat (Côtes-d'Armor) : du terrain au laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gehres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, pp.22-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenzat (Allier, Auvergne) : un grand site à multiples dépôts métalliques de la fin de l’âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, pp.88-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports récents de l’archéologie sur les Gaulois, vus à travers les pratiques funéraires armoricaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villard-Le Tiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Puil-Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Tome C (Volume 1), pp.131-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Tomographie en archéologie, 159, pp.10-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.9037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’analyse tomodensitométrique à la caractérisation des chaînes opératoires et des matériaux de la céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Tomographie en archéologie, 159, pp.60-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.9532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Protohistoric sword from Le Gué-de-Velluire (Vendée, France): a pasticcio's history unveiled by archaeometrical research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Pelé-Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy de Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (A), pp.102645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Digital Access Inside Archaeological Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tomographie, l'impression 3D et la réalité virtuelle au service de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146, pp.16-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éperon barré de La Sangle dans l'estuaire de la Loire (Bouguenais, Loire-Atlantique). Prospections et fouille : un premier bilan des acquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Routhiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touching and interacting with inaccessible cultural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (3), pp.265-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/pres_a_00233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photogrammetry Based Study of Ceramics Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.643 - 656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1260/2047-4970.3.4.643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux sépultures à incinération du Bronze final IIIb à Montcy-Saint-Pierre (Ardennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Turé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 8, pp.22/23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique Rhin-Suisse-France orientale de Passy &amp;quot;Richebourg Ouest&amp;quot; : un ensemble du Bronze final IIB dans l'Yonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59 (2), pp.635-644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5166,3870 +5366,3870 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for standardizing eye-tracking and behavioral data in real and virtual environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Acting Like an Expert: Analyzing Eye and Movement Behavior when Exploring Archaeological Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Leguedois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013124100003912⟩</w:t>
+              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/dh.20253200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890974v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Secret of Bastet: Integrating VR and 3D Printing for the Study and Exhibition of a Cat Mummy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Cognitive Archaeology in Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/dh.20253203⟩</w:t>
+              <w:t xml:space="preserve">ARCHERIX 2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269774v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Archaeology in Virtual Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Secret of Bastet: Integrating VR and 3D Printing for the Study and Exhibition of a Cat Mummy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lacoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHERIX 2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00017⟩</w:t>
+              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/dh.20253203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943503v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acting Like an Expert: Analyzing Eye and Movement Behavior when Exploring Archaeological Artifacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">A method for standardizing eye-tracking and behavioral data in real and virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/dh.20253200⟩</w:t>
+              <w:t xml:space="preserve">GRAPP 2025 - 20th International Conference on Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VISIGRAPP, Feb 2025, Porto, Portugal. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013124100003912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267741v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late Bronze age settlement and its metallurgist workshop in Saint-Avé (Morbihan, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A dissemination experiment centered on the scientific analysis of a cat mummy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lacoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">InART 2024 - 6th International Conference on Innovation in Art Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083700v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dissemination experiment centered on the scientific analysis of a cat mummy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+                <w:t xml:space="preserve">A late Bronze age settlement and its metallurgist workshop in Saint-Avé (Morbihan, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InART 2024 - 6th International Conference on Innovation in Art Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-3</w:t>
+              <w:t xml:space="preserve">EAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846761v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do we study an archaeological artifact differently in VR and in reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J-M Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT-EGVE 2024 - joint 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tomodensitométrie à rayons X, pour un nouvel usage d’exploration et de gestion des objets archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hurtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde sur les salles à atmosphère contrôlée et l'utilisation de la 3D, actes de la troisième table ronde du Réseau interprofessionnel des gestionnaires de mobilier archéologique-RIGMA : table ronde des 7 et 8 mars 2019, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIGMA, Mar 2019, Toulouse, France. pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique d’habitat du Bz D au Ha A2 dans le Sud-Est du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Roscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Ha A1 dans la chronologie du Bronze final. Quelles réalités en France ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Ducreux et al., Oct 2021, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commensality through a Solar Cult. Ceramic, Social Practices and Symbolism along the Atlantic Coast (2500-1650 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et Gobelets (22e edition), The Bell Beaker Culture in all its Forms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects typologiques et culturels des ensembles céramiques du début de l’âge du Bronze final jusqu’au premier âge du Fer dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Roscio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Aube, un espace clé sur le cours de la Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Troyes, France. pp.280-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions avec la sirène de Cagniard-Latour en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Priser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2021 - Colloque de l'Association francophone des humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martin Grandjean; Nicolas Thély, May 2021, Rennes, France. pp.36-38, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4745006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Mixed Reality based Method for Archaeological Excavation Support</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le Campaniforme et la genèse de l’âge du Bronze ancien en Bretagne : vers une nouvelle donne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan. pp.1-8</w:t>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.269-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272910v2</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Campaniforme et la genèse de l’âge du Bronze ancien en Bretagne : vers une nouvelle donne ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a Mixed Reality based Method for Archaeological Excavation Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Otsuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.269-288</w:t>
+              <w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876658v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe aristocratique gauloise de Warcq (Ardennes) : méthodes d’analyses des objets composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les fosses à pesons cylindriques, de l’âge du Bronze moyen, de Bédée, «Zac du Pont-aux-chèvres» (Ille-et-Vilaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Penisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Vicomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie : imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> journée thématique de l’APRAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yann Lorin; Rebecca Peake, Mar 2015, Saint-Germain-en-Laye, France. pp.168-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167717v3</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fosses à pesons cylindriques, de l’âge du Bronze moyen, de Bédée, «Zac du Pont-aux-chèvres» (Ille-et-Vilaine)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La tombe aristocratique gauloise de Warcq (Ardennes) : méthodes d’analyses des objets composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Vicomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3</w:t>
-[...19 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie : imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Eusèbe; Théophane Nicolas; Valérie Gouranton; Ronan Gaugne, Jun 2018, Rennes, France. 14 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/07f2-7756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014817v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167717v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making virtual archeology great again (without scientific compromise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réginald Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIPA 2019 - 27th CIPA International Symposium - Documenting the Past for a Better Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ávila, Spain. pp.879-886, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-879-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Campaniforme et la genèse du Bronze ancien en Bretagne : vers une nouvelle donne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Préhistorique de France, Session 5 : La fin du Néolithique et la genèse du Bronze ancien dans l'Europe du nord-ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amiens, France. pp.269-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital introspection of a mummy cat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">INSIDE Interactive and Non-destructive Solution for Introspection in Digital Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Hays</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, San francisco, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875690v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSIDE Interactive and Non-destructive Solution for Introspection in Digital Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A digital introspection of a mummy cat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Porcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégor Marchand</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">, Oct 2018, San francisco, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875793v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality (VR) interactions with multiple interpretations of archaeological artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrsini Samaroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EG GCH 2018 - 16th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Vienna, Austria. pp.1-9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/gch.20181339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'aune des recherches récentes: La Culture des Tumulus armoricains et le Bronze ancien en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">: Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe siècle av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Blanchet; T. Nicolas; B. Quilliec; B. Roberts, Nov 2018, Rennes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lift the veil of the block samples from the Warcq chariot burial with 3D digital technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bernadet</w:t>
+                <w:t xml:space="preserve">Traditions techniques céramique et dynamiques culturelles sur la façade Atlantique entre la fin du Néolithique et le début de l’âge du Bronze (2900-1750 av. J-C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Manem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe siècle av. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Blanchet; T. Nicolas; B. Quilliec; B. Roberts, Nov 2018, Rennes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875702v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditions techniques céramiques et dynamiques culturelles sur la façade atlantique entre la fin du Néolithique et le début de l’âge du Bronze (2900-1750 av. J.-C.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maitay</w:t>
+                <w:t xml:space="preserve">Lift the veil of the block samples from the Warcq chariot burial with 3D digital technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe s. av. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007655v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditions techniques céramique et dynamiques culturelles sur la façade Atlantique entre la fin du Néolithique et le début de l’âge du Bronze (2900-1750 av. J-C)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Traditions techniques céramiques et dynamiques culturelles sur la façade atlantique entre la fin du Néolithique et le début de l’âge du Bronze (2900-1750 av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Manem</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maitay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe siècle av. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Blanchet; T. Nicolas; B. Quilliec; B. Roberts, Nov 2018, Rennes (France), France</w:t>
+              <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe s. av. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991519v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lift the veil off the block samples from the Warcq chariot burial: CT-scan, photogrammetry, 3D printing and mixed reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadet R Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D imaging in Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d’introspection numérique pour les objets archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reginald Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA 2017 - XXIème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal 3D Printing of Intricate Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Culturage Heritage - EuroMed 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nicosia, Cyprus. pp.432-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new deal of the Beaker culture and the genesis of the Early Bronze Age in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identities in construction: reconsidering the Late Neolithic to Early Bronze Age transition in western Europe, Session RI15, Annual meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, K. Cleary; N. Carlin; A. Jorge; L. Salanova, Sep 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservative Approach to Study Encased Archaeological Artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus. pp.332 - 341, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-13695-0_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tomographie des objets archéologiques complexes et/ou altérés ; outil d’identification, d’analyse et d’aide à la décision pour les mesures conservatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hurtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Journées des restaurateurs en archéologie. Restaurer l’ordinaire, exposer l’extraordinaire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARAAFU, Oct 2014, Arles, France. pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics Fragments Digitization by Photogrammetry, Reconstructions and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090145v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9039,353 +9239,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le creuset du site de Kersulec (Plonéour-Lanvern, Finistère) : la plus ancienne trace de production de bronze de Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVe au XVIIe S. a.C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France. 65, pp.221-228, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCHERIX, Archaeology and Cultural Heritage through XR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Rizvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCHERIX 2025 - 1st IEEE VR Workshop on Archaeology and Cultural Heritage through XR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-43, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. Inrap, https://sstinrap.hypotheses.org/archeologie-imagerie-numerique-et-3d, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9395,150 +9595,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récipients périssables en contexte de crémation : apport de la tomodensitométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Texier-Le Puil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9548,147 +9748,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VR environment for the Intendance’s palace in Quebec city First archaeological VR exploration and digital phenomenology of the site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reginald Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9698,767 +9898,767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépôts de la région salinoise : vers une meilleure compréhension de la pratique des dépôts métalliques à l’âge du Bronze, rapport final du PCR (2021-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Piningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Bourgogne- Franche-Comté. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pays de Gannat de la Protohistoire à l’Antiquité: rapport 2022 du Projet Collectif de Recherche</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport d’opération de sondage archéologique sur le Domaine Public Maritime sur la plage de l’Ecuissière, île d’Oléron, Charente- Maritime, Opération DRASSM n°OA-4708</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camielsa Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Penicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dacko</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04283107v1</w:t>
+                <w:t xml:space="preserve">hal-03626572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’opération de sondage archéologique sur le Domaine Public Maritime sur la plage de l’Ecuissière, île d’Oléron, Charente- Maritime, Opération DRASSM n°OA-4708</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le pays de Gannat de la Protohistoire à l’Antiquité: rapport 2022 du Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dacko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toulouse, Université Jean Jaurès; Moulins, Service d’archéologie préventive du département de l’Allier. 2022, 327 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Save</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03626572v1</w:t>
+                <w:t xml:space="preserve">hal-04283107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bretagne, Finistère, île Molène. Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Ouest. 2019, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plonéour-Lanvern (Finistère), Kersulec. Un dépôt en fosse du Néolithique moyen 2 et une occupation de l’âge du Bronze ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives. 2016, pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de prospections « Bronze ancien », rapport n° 5 : fouille programmée du site de Kerneïs Langristin (Plounévez-Lochrist, 29)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l’Archéologie Bretagne. 2015, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10526,51 +10726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C827EB6"/>
+    <w:nsid w:val="F9C496E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10757,51 +10957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theophane-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0098-9456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145615804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385103v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cahu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morzadec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ec4e-zx89" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03269802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ferrette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desfonds" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/qpch-bm13" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02552241v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-18-villiers-sur-seine/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ganard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02437188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_43436/acces-libre-seance-4-artisanats-et-productions-a-l-age-du-bronze.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4562" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4566" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-28-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-regionales/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pihuit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05117493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03782884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ripoche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033818v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Escanilla Artigas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-bell-beaker-settlement-of-europe.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fily" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mare" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03014175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770944v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01946405v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pihuit Patrick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lelu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.8997" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247037v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vall&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Puil-Texier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9037" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9532" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02991508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pel&#233;-Meziani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Mulder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102645" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659817v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tavernier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166171v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Routhiau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00233" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Remy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tur&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#252;ller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hays" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253203" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083700v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guichard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hurtin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406192v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385413v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Priser" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272910v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Otsuki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02167717v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/07f2-7756" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Penisson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Vicomte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310425v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paradis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-879-2019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493997v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885788v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrsini Samaroudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20181339" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991516v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007655v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991519v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661232v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tavernier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadet R Roseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391762v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884472v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090157v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_32" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007691v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426918v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rizvic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05288126v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385264v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier-Le Puil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459240v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mosca" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283107v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Collard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penicaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165920v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778701v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884542v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theophane-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0098-9456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145615804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05542867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pihuit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385103v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cahu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morzadec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ec4e-zx89" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03269802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ferrette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desfonds" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/qpch-bm13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02552241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-18-villiers-sur-seine/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878789v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02437188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_43436/acces-libre-seance-4-artisanats-et-productions-a-l-age-du-bronze.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ganard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4562" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4566" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-28-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-regionales/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05117493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03782884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ripoche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Escanilla Artigas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-bell-beaker-settlement-of-europe.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fily" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mare" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03014175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01946405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pihuit Patrick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lelu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.8997" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564641v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Issenmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247037v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vall&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957475v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Puil-Texier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9037" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9532" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02991508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pel&#233;-Meziani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Mulder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102645" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417753v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tavernier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Routhiau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00233" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868237v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Remy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tur&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566107v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#252;ller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hays" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253203" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846761v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guichard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hurtin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406192v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007633v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685685v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Priser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272910v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Otsuki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Penisson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Vicomte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02167717v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/07f2-7756" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310425v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paradis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-879-2019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493997v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885788v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrsini Samaroudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20181339" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991516v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991519v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manem" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875702v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007655v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661232v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tavernier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadet R Roseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659861v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884472v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090157v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_32" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007691v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426918v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rizvic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05288126v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier-Le Puil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459240v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480515v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mosca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626572v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penicaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283107v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Collard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165920v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778701v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884542v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>