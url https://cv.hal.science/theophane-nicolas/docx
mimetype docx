--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -6999,254 +6999,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fosses à pesons cylindriques, de l’âge du Bronze moyen, de Bédée, «Zac du Pont-aux-chèvres» (Ille-et-Vilaine)</w:t>
+                <w:t xml:space="preserve">La tombe aristocratique gauloise de Warcq (Ardennes) : méthodes d’analyses des objets composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Penisson</w:t>
+                <w:t xml:space="preserve">Émilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Vicomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3</w:t>
-[...19 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie : imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Eusèbe; Théophane Nicolas; Valérie Gouranton; Ronan Gaugne, Jun 2018, Rennes, France. 14 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/07f2-7756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014817v1</w:t>
+                <w:t xml:space="preserve">hal-02167717v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe aristocratique gauloise de Warcq (Ardennes) : méthodes d’analyses des objets composites</w:t>
+                <w:t xml:space="preserve">Les fosses à pesons cylindriques, de l’âge du Bronze moyen, de Bédée, «Zac du Pont-aux-chèvres» (Ille-et-Vilaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Millet</w:t>
+                <w:t xml:space="preserve">Roxane Penisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Bernadet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+                <w:t xml:space="preserve">Gilles Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Vicomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie : imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> journée thématique de l’APRAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yann Lorin; Rebecca Peake, Mar 2015, Saint-Germain-en-Laye, France. pp.168-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167717v3</w:t>
+                <w:t xml:space="preserve">hal-02014817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making virtual archeology great again (without scientific compromise)</w:t>
               </w:r>
@@ -8177,51 +8177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-8</w:t>
@@ -8414,51 +8414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadet R Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10024,267 +10024,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’opération de sondage archéologique sur le Domaine Public Maritime sur la plage de l’Ecuissière, île d’Oléron, Charente- Maritime, Opération DRASSM n°OA-4708</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pays de Gannat de la Protohistoire à l’Antiquité: rapport 2022 du Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Gandois</w:t>
+                <w:t xml:space="preserve">David Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camielsa Prévost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+                <w:t xml:space="preserve">Alexis Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Penicaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Save</w:t>
+                <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2022</w:t>
+              <w:t xml:space="preserve">Toulouse, Université Jean Jaurès; Moulins, Service d’archéologie préventive du département de l’Allier. 2022, 327 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626572v1</w:t>
+                <w:t xml:space="preserve">hal-04283107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pays de Gannat de la Protohistoire à l’Antiquité: rapport 2022 du Projet Collectif de Recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+                <w:t xml:space="preserve">Rapport d’opération de sondage archéologique sur le Domaine Public Maritime sur la plage de l’Ecuissière, île d’Oléron, Charente- Maritime, Opération DRASSM n°OA-4708</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lallemand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+                <w:t xml:space="preserve">Camielsa Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Collard</w:t>
+                <w:t xml:space="preserve">Julien Penicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dacko</w:t>
+                <w:t xml:space="preserve">Sabrina Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Toulouse, Université Jean Jaurès; Moulins, Service d’archéologie préventive du département de l’Allier. 2022, 327 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04283107v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bretagne, Finistère, île Molène. Le Bourg</w:t>
               </w:r>
@@ -10726,51 +10726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9C496E5"/>
+    <w:nsid w:val="A88F228A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10957,51 +10957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theophane-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0098-9456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145615804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05542867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pihuit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385103v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cahu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morzadec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ec4e-zx89" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03269802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ferrette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desfonds" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/qpch-bm13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02552241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-18-villiers-sur-seine/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878789v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02437188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_43436/acces-libre-seance-4-artisanats-et-productions-a-l-age-du-bronze.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ganard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4562" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4566" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-28-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-regionales/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05117493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03782884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ripoche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Escanilla Artigas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-bell-beaker-settlement-of-europe.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fily" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mare" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03014175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01946405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pihuit Patrick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lelu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.8997" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564641v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Issenmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247037v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vall&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957475v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Puil-Texier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9037" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9532" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02991508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pel&#233;-Meziani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Mulder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102645" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417753v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tavernier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Routhiau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00233" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868237v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Remy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tur&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566107v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#252;ller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hays" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253203" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846761v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guichard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hurtin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406192v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007633v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685685v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Priser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272910v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Otsuki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Penisson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Vicomte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02167717v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/07f2-7756" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310425v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paradis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-879-2019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493997v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885788v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrsini Samaroudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20181339" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991516v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991519v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manem" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875702v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007655v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661232v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tavernier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadet R Roseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659861v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884472v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090157v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_32" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007691v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426918v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rizvic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05288126v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier-Le Puil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459240v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480515v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mosca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626572v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penicaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283107v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Collard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165920v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778701v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884542v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theophane-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0098-9456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145615804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05542867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pihuit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385103v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cahu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morzadec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ec4e-zx89" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03269802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ferrette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desfonds" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/qpch-bm13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02552241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-18-villiers-sur-seine/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878789v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02437188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_43436/acces-libre-seance-4-artisanats-et-productions-a-l-age-du-bronze.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ganard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4562" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4566" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-28-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-regionales/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05117493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03782884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ripoche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Escanilla Artigas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-bell-beaker-settlement-of-europe.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fily" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mare" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03014175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01946405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pihuit Patrick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lelu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.8997" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564641v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Issenmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247037v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vall&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957475v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Puil-Texier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9037" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9532" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02991508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pel&#233;-Meziani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Mulder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102645" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417753v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tavernier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Routhiau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00233" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868237v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Remy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tur&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566107v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#252;ller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267741v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumonteil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Leguedois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943503v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hays" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253203" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013124100003912" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846761v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guichard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800296v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hurtin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406192v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007633v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685685v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Priser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272910v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Otsuki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02167717v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/07f2-7756" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Penisson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Vicomte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310425v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paradis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-879-2019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493997v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885788v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrsini Samaroudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20181339" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991516v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991519v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manem" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875702v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007655v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661232v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tavernier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadet R Roseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659861v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884472v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090157v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_32" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007691v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426918v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rizvic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05288126v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Texier-Le Puil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459240v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480515v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mosca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283107v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Collard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penicaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165920v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778701v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884542v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>