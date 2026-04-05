--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -616,204 +616,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La télédétection et le LiDAR, pour quoi faire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paysages ruraux et cartographie 3D des marqueurs géo-archéologiques : retour d’expérience d’une analyse multi-sources et multi-données en vallée moyenne de l’Eure (Bassin de Paris, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Vautier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires – Présentation des travaux du projet ValEuRT - 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Villiers-en-Désoeuvre, France</w:t>
+              <w:t xml:space="preserve">JC3DHN 2024 - Les journées du consortium 3D pour les humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811057v1</w:t>
+                <w:t xml:space="preserve">hal-04810968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages ruraux et cartographie 3D des marqueurs géo-archéologiques : retour d’expérience d’une analyse multi-sources et multi-données en vallée moyenne de l’Eure (Bassin de Paris, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La télédétection et le LiDAR, pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vautier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JC3DHN 2024 - Les journées du consortium 3D pour les humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Vallée de l’Eure : une rivière, des territoires – Présentation des travaux du projet ValEuRT - 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Villiers-en-Désoeuvre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810968v1</w:t>
+                <w:t xml:space="preserve">hal-04811057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine géoarchéologique de la moyenne vallée de l’Eure (Bassin de Paris, France) : inventaire et évaluation numérique des « géoarchéosites</w:t>
               </w:r>
@@ -931,316 +931,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semis de mares forestières associés aux vestiges du Canal Louis XIV (Eure-et-Loir) : de la révélation patrimoniale à la modélisation des connectivités écologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche géoarchéologique de la vallée moyenne de l’Eure (Bassin de Paris, France) : jalons pour une reconstitution croisée des paléoenvironnements et des occupations humaines au cours de l’Holocène moyen et récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mares, un patrimoine naturel construit, un patrimoine culturel négligé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Laon, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024492v1</w:t>
+                <w:t xml:space="preserve">hal-03705908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géoarchéologique de la vallée moyenne de l’Eure (Bassin de Paris, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première rencontre francilienne de géoarchéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx DynamiTe, Oct 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géoarchéologique de la vallée moyenne de l’Eure (Bassin de Paris, France) : jalons pour une reconstitution croisée des paléoenvironnements et des occupations humaines au cours de l’Holocène moyen et récent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semis de mares forestières associés aux vestiges du Canal Louis XIV (Eure-et-Loir) : de la révélation patrimoniale à la modélisation des connectivités écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Les mares, un patrimoine naturel construit, un patrimoine culturel négligé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Laon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705908v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de « géoarchéosite » appliqué à l’archéologie dans l’analyse des dynamiques de peuplement ?</w:t>
               </w:r>
@@ -1315,243 +1315,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological proposal for the inventory and assessment of geoarchaeosites: Application to the middle Eure valley (Paris Basin, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’apport des nouvelles méthodes d’analyse dans l’approche d’un territoire peu étudié : la moyenne vallée de l’Eure (Eure-et-Loir, Eure, Yvelines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Tellier-Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienne (virtual), Austria</w:t>
+              <w:t xml:space="preserve">Nouveaux outils d'étude, de recherche et de valorisation en archéologie. Bilans, enjeux : le point de vue des utilisateurs (XIIIes journées de l’ANACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ziegler, Sep 2021, Bayeux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183618v1</w:t>
+                <w:t xml:space="preserve">halshs-03444397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des nouvelles méthodes d’analyse dans l’approche d’un territoire peu étudié : la moyenne vallée de l’Eure (Eure-et-Loir, Eure, Yvelines)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodological proposal for the inventory and assessment of geoarchaeosites: Application to the middle Eure valley (Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dugast</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux outils d'étude, de recherche et de valorisation en archéologie. Bilans, enjeux : le point de vue des utilisateurs (XIIIes journées de l’ANACT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Ziegler, Sep 2021, Bayeux, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (virtual), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03444397v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps historiques et préhistoriques du géopatrimoine : une approche par les géoarchéosites en moyenne vallée de l’Eure (Bassin de Paris, France)</w:t>
               </w:r>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Tellier-Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA-DRAC Normandie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3423,159 +3423,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03472925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude géoarchéologique préliminaire sur la basse vallée du Mesvrin et le prieuré Saint-Martin (Mesvres, 71)</w:t>
+                <w:t xml:space="preserve">Approche géoarchéologique de la confluence Seine-Mauldre (Yvelines, 78) : premiers résultats et perspectives de recherche pour l’année 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Sorbonne Université (France). 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA - Île-de-France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130726v1</w:t>
+                <w:t xml:space="preserve">hal-03129373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géoarchéologique de la confluence Seine-Mauldre (Yvelines, 78) : premiers résultats et perspectives de recherche pour l’année 2021</w:t>
+                <w:t xml:space="preserve">Rapport d'étude géoarchéologique préliminaire sur la basse vallée du Mesvrin et le prieuré Saint-Martin (Mesvres, 71)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA - Île-de-France. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Sorbonne Université (France). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129373v1</w:t>
+                <w:t xml:space="preserve">hal-03130726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires</w:t>
               </w:r>
@@ -4041,51 +4041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75E02F4C"/>
+    <w:nsid w:val="E2F7299D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4272,51 +4272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theophile-piau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4651-1711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.05.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893624v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier Vautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gall&#233;py" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03183618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02913428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04814136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04814110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/y09t-1239" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04490968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03130726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03129373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Proust" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Degron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poullo Baidy Ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Resch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theophile-piau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4651-1711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.05.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893624v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier Vautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gall&#233;py" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03183618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02913428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04814136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04814110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/y09t-1239" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04490968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03129373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03130726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Proust" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Degron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poullo Baidy Ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Resch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>