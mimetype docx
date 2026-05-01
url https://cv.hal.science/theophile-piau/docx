--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -931,316 +931,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géoarchéologique de la vallée moyenne de l’Eure (Bassin de Paris, France) : jalons pour une reconstitution croisée des paléoenvironnements et des occupations humaines au cours de l’Holocène moyen et récent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semis de mares forestières associés aux vestiges du Canal Louis XIV (Eure-et-Loir) : de la révélation patrimoniale à la modélisation des connectivités écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Les mares, un patrimoine naturel construit, un patrimoine culturel négligé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Laon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705908v1</w:t>
+                <w:t xml:space="preserve">hal-04024492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géoarchéologique de la vallée moyenne de l’Eure (Bassin de Paris, France)</w:t>
+                <w:t xml:space="preserve">Approche géoarchéologique de la vallée moyenne de l’Eure (Bassin de Paris, France) : jalons pour une reconstitution croisée des paléoenvironnements et des occupations humaines au cours de l’Holocène moyen et récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première rencontre francilienne de géoarchéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx DynamiTe, Oct 2022, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042681v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semis de mares forestières associés aux vestiges du Canal Louis XIV (Eure-et-Loir) : de la révélation patrimoniale à la modélisation des connectivités écologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche géoarchéologique de la vallée moyenne de l’Eure (Bassin de Paris, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Piau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mares, un patrimoine naturel construit, un patrimoine culturel négligé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Laon, France</w:t>
+              <w:t xml:space="preserve">Première rencontre francilienne de géoarchéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DynamiTe, Oct 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024492v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de « géoarchéosite » appliqué à l’archéologie dans l’analyse des dynamiques de peuplement ?</w:t>
               </w:r>
@@ -1315,243 +1315,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des nouvelles méthodes d’analyse dans l’approche d’un territoire peu étudié : la moyenne vallée de l’Eure (Eure-et-Loir, Eure, Yvelines)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodological proposal for the inventory and assessment of geoarchaeosites: Application to the middle Eure valley (Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dugast</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux outils d'étude, de recherche et de valorisation en archéologie. Bilans, enjeux : le point de vue des utilisateurs (XIIIes journées de l’ANACT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Ziegler, Sep 2021, Bayeux, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (virtual), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03444397v1</w:t>
+                <w:t xml:space="preserve">hal-03183618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological proposal for the inventory and assessment of geoarchaeosites: Application to the middle Eure valley (Paris Basin, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’apport des nouvelles méthodes d’analyse dans l’approche d’un territoire peu étudié : la moyenne vallée de l’Eure (Eure-et-Loir, Eure, Yvelines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Tellier-Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienne (virtual), Austria</w:t>
+              <w:t xml:space="preserve">Nouveaux outils d'étude, de recherche et de valorisation en archéologie. Bilans, enjeux : le point de vue des utilisateurs (XIIIes journées de l’ANACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ziegler, Sep 2021, Bayeux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183618v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03444397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps historiques et préhistoriques du géopatrimoine : une approche par les géoarchéosites en moyenne vallée de l’Eure (Bassin de Paris, France)</w:t>
               </w:r>
@@ -2932,216 +2932,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04490968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Vallée de l'Eure : une rivière, des territoires</w:t>
+                <w:t xml:space="preserve">Vallée de l'Eure: une rivière, des territoires. Projet collectif de recherche. Rapport à trois ans 2020-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Région Normandie. 2023, pp.117-119</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; SRA-DRAC Normandie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04494484v1</w:t>
+                <w:t xml:space="preserve">halshs-04038297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vallée de l'Eure: une rivière, des territoires. Projet collectif de recherche. Rapport à trois ans 2020-2022</w:t>
+                <w:t xml:space="preserve">PCR Vallée de l'Eure : une rivière, des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">CNRS; SRA-DRAC Normandie. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Région Normandie. 2023, pp.117-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04038297v1</w:t>
+                <w:t xml:space="preserve">halshs-04494484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée de l'Eure: une rivière, des territoires. Rapport d'opérations 2021</w:t>
               </w:r>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Tellier-Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA-DRAC Normandie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4041,51 +4041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2F7299D"/>
+    <w:nsid w:val="3BB1E1A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4272,51 +4272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theophile-piau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4651-1711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.05.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893624v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier Vautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gall&#233;py" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03183618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02913428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04814136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04814110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/y09t-1239" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04490968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03129373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03130726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Proust" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Degron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poullo Baidy Ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Resch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theophile-piau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4651-1711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.05.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893624v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier Vautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gall&#233;py" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03183618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02913428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04814136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04814110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/y09t-1239" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04490968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03129373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03130726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Proust" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Degron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poullo Baidy Ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Resch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>