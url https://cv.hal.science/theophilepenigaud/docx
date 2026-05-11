--- v0 (2026-04-01)
+++ v1 (2026-05-11)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention citoyenne sur la fin de vie (France, 2022-2023). Volume 1 : Analyse de la représentativité de la Convention et comparaison des données de l’équipe de recherche avec des données d’enquêtes nationales</w:t>
+                <w:t xml:space="preserve">Convention citoyenne sur la fin de vie (France, 2022-2023). Volumes 1 et 2 : Analyse de la représentativité de la Convention, comparaison des données de l'équipe de recherche avec des données d'enquêtes nationales et statistiques descriptives des données des questionnaires des équipes de recherche et d'animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Pénigaud</w:t>
@@ -168,51 +168,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris School of Economics. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05346854v1</w:t>
+                <w:t xml:space="preserve">halshs-05346813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention citoyenne sur la fin de vie (France, 2022-2023). Volume 2 : Statistiques descriptives des données des questionnaires des équipes de recherche et d'animation</w:t>
               </w:r>
@@ -314,51 +314,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05346903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention citoyenne sur la fin de vie (France, 2022-2023). Volumes 1 et 2 : Analyse de la représentativité de la Convention, comparaison des données de l'équipe de recherche avec des données d'enquêtes nationales et statistiques descriptives des données des questionnaires des équipes de recherche et d'animation</w:t>
+                <w:t xml:space="preserve">Convention citoyenne sur la fin de vie (France, 2022-2023). Volume 1 : Analyse de la représentativité de la Convention et comparaison des données de l’équipe de recherche avec des données d’enquêtes nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Pénigaud</w:t>
@@ -382,1124 +382,1124 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris School of Economics. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05346813v1</w:t>
+                <w:t xml:space="preserve">halshs-05346854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repousser les limites de la philosophie politique ? David Estlund continuateur-contradicteur de Rawls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Pénigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 124 (4), pp.505-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.244.0505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truth, the People, and Climate Change: Toward a Non-Ideal Approach to Democratic Legitimacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Penigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Review in Oncogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1-2), pp.20-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08913811.2024.2340248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Lecture critique de] - Flora Champy, L’Antiquité politique de Jean-Jacques Rousseau. Entre exemples et modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Pénigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.8355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03772488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baeckelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (207), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41599-022-01212-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119539v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêts particuliers et bien commun dans les assemblées citoyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Pénigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/2 (82), pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.082.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique du tirage au sort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Pénigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.082.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[ CR de lecture ] - Vertus de l'utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Pénigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03119521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[ CR de lecture ] - Goodin (Robert E.), Spiekermann (Kay) ­ An Epistemic Theory of Democracy. ­ Oxford, Oxford University Press, 2018. 480 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Penigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.917-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.695.0903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03119525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt commun ou intérêt général : de l'enjeu d'une décision terminologique chez Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Penigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.3022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The political opposition of Rousseau to Physiocracy: government, interest, citizenship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Pénigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (3), pp.473 - 499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672567.2014.1003951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle « politique de la reconnaissance » chez Rousseau? Une étude conceptuelle des Considérations sur le gouvernement de Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Pénigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consecutio Rerum : rivista critica della postmodernità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-Enhanced Deliberative Democracy and the Future of the Collective Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Pénigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193034v1</w:t>
-              </w:r>
-[...964 lines deleted...]
-                <w:t xml:space="preserve">halshs-01665728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1812,51 +1812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter la volonté générale : Rousseau et son héritage paradoxal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophile Penigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2362,51 +2362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile P&#233;nigaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Santoro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel von Fedak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Revel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.244.0505" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Penigaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2024.2340248" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8355" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montagnon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.082.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.082.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2014.1003951" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16530-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile P&#233;nigaud de Mourgues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100044420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/citoyennete-s-et-democratie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211637v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07189-1.p.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03665295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEN032" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35007/gdp.5gfx-tc16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile P&#233;nigaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Santoro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel von Fedak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.244.0505" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Penigaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2024.2340248" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772488v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8355" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.082.0055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montagnon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.082.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0903" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2014.1003951" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Revel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16530-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile P&#233;nigaud de Mourgues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100044420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/citoyennete-s-et-democratie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211637v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07189-1.p.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03665295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEN032" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35007/gdp.5gfx-tc16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>