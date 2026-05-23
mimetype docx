--- v0 (2026-03-16)
+++ v1 (2026-05-23)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Théoxane Camara </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Doctorante en Sociologie, ATER à l'Université de Poitiers</w:t>
+        <w:t xml:space="preserve">Docteure en Sociologie, ATER à l'Université de Poitiers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -334,454 +334,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie de la race [Sociology of Race] by Solène Brun and Claire Cosquer (2022)</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Sociologie de la race&amp;lt;/i&amp;gt; : compte rendu de lecture de l’ouvrage de Solène Brun et Claire Cosquer (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théoxane Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Autour de l’appropriation culturelle : posséder ou partager des cultures ?, 4, </w:t>
+              <w:t xml:space="preserve">, 2023, n°4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alterites.1019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alterites.1033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499954v1</w:t>
+                <w:t xml:space="preserve">hal-04428403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Sociologie de la race&amp;lt;/i&amp;gt; : compte rendu de lecture de l’ouvrage de Solène Brun et Claire Cosquer (2022)</w:t>
+                <w:t xml:space="preserve">Sociologie de la race [Sociology of Race] by Solène Brun and Claire Cosquer (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théoxane Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n°4, </w:t>
+              <w:t xml:space="preserve">, 2023, Autour de l’appropriation culturelle : posséder ou partager des cultures ?, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alterites.1033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alterites.1019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428403v1</w:t>
+                <w:t xml:space="preserve">hal-05499954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière la légèreté des « vacances au bled » : le poids de l’histoire et des rapports sociaux</w:t>
+                <w:t xml:space="preserve">La famille, les vacances et les affaires : séjours en Afrique d’adultes descendants d’immigrés subsahariens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théoxane Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dièses : revue en ligne contre les discriminations et les préjugés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°184-185 (vol. 1-2), pp.149-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.184.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556295v1</w:t>
+                <w:t xml:space="preserve">halshs-04428145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des élites stigmatisées</w:t>
+                <w:t xml:space="preserve">Derrière la légèreté des « vacances au bled » : le poids de l’histoire et des rapports sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théoxane Camara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Druez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
+              <w:t xml:space="preserve">Dièses : revue en ligne contre les discriminations et les préjugés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556324v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famille, les vacances et les affaires : séjours en Afrique d’adultes descendants d’immigrés subsahariens</w:t>
+                <w:t xml:space="preserve">Des élites stigmatisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théoxane Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Druez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04428145v1</w:t>
+                <w:t xml:space="preserve">hal-04556324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Faure et Daniel Thin (dir.), &amp;lt;i&amp;gt;S’en sortir malgré tout. Parcours en classes populaires&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -1029,483 +1029,552 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuler dans les familles. L’apport des monographies pour l’analyse des processus de socialisation [Semi-plénière 2.1]</w:t>
+                <w:t xml:space="preserve">(Re)produire la lignée croyante du Mali à la France. De la norme sociale collective aux pratiques éducatives différenciées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théoxane Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès de l’AFS : Intersections, circulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), session croisée des RT20 (Réseau thématique Méthodes) et RT50 (Réseau thématique Socialisations), Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international Migrations &amp; Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554848v1</w:t>
+                <w:t xml:space="preserve">hal-05562185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir « le Barack Obama des noirs de France » ? Socialisation raciale et devoir de mobilité sociale chez des descendant·es d’immigrés maliens de classes populaires</w:t>
+                <w:t xml:space="preserve">Circuler dans les familles. L’apport des monographies pour l’analyse des processus de socialisation [Semi-plénière 2.1]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théoxane Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études "Race et socialisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Convergences Migration (ICM); Association française de sociologie (AFS), réseau thématique Socialisations (RT50), Nov 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">10e Congrès de l’AFS : Intersections, circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), session croisée des RT20 (Réseau thématique Méthodes) et RT50 (Réseau thématique Socialisations), Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556376v1</w:t>
+                <w:t xml:space="preserve">hal-04554848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Faire le pont entre le bitume et les paillettes ». Les descendants d’immigré.es malien.nes, entre devoir de réussite et fidélité aux origines</w:t>
+                <w:t xml:space="preserve">Devenir « le Barack Obama des noirs de France » ? Socialisation raciale et devoir de mobilité sociale chez des descendant·es d’immigrés maliens de classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théoxane Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de l’AFS : "Changer ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), session du réseau thématique Migrations, altérité et internationalisation (RT2), Jul 2021, Lille (en visioconférence), France</w:t>
+              <w:t xml:space="preserve">Journées d’études "Race et socialisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Convergences Migration (ICM); Association française de sociologie (AFS), réseau thématique Socialisations (RT50), Nov 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555009v1</w:t>
+                <w:t xml:space="preserve">hal-04556376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni « bourgeois », ni « bounty ». La mobilité sociale de descendants d’immigré.es malien.nes : passage de frontières de classe et de race ?</w:t>
+                <w:t xml:space="preserve">« Faire le pont entre le bitume et les paillettes ». Les descendants d’immigré.es malien.nes, entre devoir de réussite et fidélité aux origines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théoxane Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Rencontres Jeunes et Sociétés : "Probable / Improbable"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’études et de recherches sur les qualifications (Céreq); Laboratoire d’économie et de sociologie du travail (LEST) (UMR CNRS-Aix-Marseille Université); Institut de recherches et d’études sur les mondes arabes et musulmans (IREMAM) (UMR CNRS-Aix-Marseille Université), Oct 2021, Marseille (en visio), France</w:t>
+              <w:t xml:space="preserve">9e Congrès de l’AFS : "Changer ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), session du réseau thématique Migrations, altérité et internationalisation (RT2), Jul 2021, Lille (en visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554867v1</w:t>
+                <w:t xml:space="preserve">hal-04555009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ethnographie familiale en pointillés. Enquêter les familles d’immigrés maliens par-delà la distance, les silences et les absences</w:t>
+                <w:t xml:space="preserve">Ni « bourgeois », ni « bounty ». La mobilité sociale de descendants d’immigré.es malien.nes : passage de frontières de classe et de race ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théoxane Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études "Secrets de familles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'études pluridisciplinaires sur les paternités et les maternités (REPPaMa), laboratoire junior de la Cité du Genre, Apr 2021, Aubervilliers (en visio), France</w:t>
+              <w:t xml:space="preserve">10es Rencontres Jeunes et Sociétés : "Probable / Improbable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études et de recherches sur les qualifications (Céreq); Laboratoire d’économie et de sociologie du travail (LEST) (UMR CNRS-Aix-Marseille Université); Institut de recherches et d’études sur les mondes arabes et musulmans (IREMAM) (UMR CNRS-Aix-Marseille Université), Oct 2021, Marseille (en visio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556390v1</w:t>
+                <w:t xml:space="preserve">hal-04554867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ethnographie familiale en pointillés. Enquêter les familles d’immigrés maliens par-delà la distance, les silences et les absences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théoxane Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Secrets de familles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'études pluridisciplinaires sur les paternités et les maternités (REPPaMa), laboratoire junior de la Cité du Genre, Apr 2021, Aubervilliers (en visio), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Memories of Origins, and the Origins of Memories – A Sociological Analysis of the Construction of “Africanity” Amongst Sub-Saharan Immigrants’ Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théoxane Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ISA Forum of Sociology : “Challenges of the 21st Century. Democracy, Environment, Inequalities, Intersectionality"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session "Memory of Migrations and Diasporas", Feb 2021, Porto Alegre (virtual edition), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1573,51 +1642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC2CC370"/>
+    <w:nsid w:val="FA322178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1804,51 +1873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theoxane-camara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262032317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/573165264591710191692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;oxane Camara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554771v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.021.0015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499954v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.1019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.1033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.41652" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7CF1XRVT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z7N1JFB1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.28685" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/theoxane-camara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262032317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/573165264591710191692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;oxane Camara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554771v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.021.0015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.1033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.1019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.41652" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7CF1XRVT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z7N1JFB1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.28685" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>