--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -425,235 +425,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public employment redux</w:t>
+                <w:t xml:space="preserve">International business cycles: Information matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Garibaldi</w:t>
+                <w:t xml:space="preserve">Eleni Iliopulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Gomes</w:t>
+                <w:t xml:space="preserve">Erica Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Government and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.100003. </w:t>
+              <w:t xml:space="preserve">Journal of Monetary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.19-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jge.2021.100003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoneco.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642922v1</w:t>
+                <w:t xml:space="preserve">hal-03679001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International business cycles: Information matters</w:t>
+                <w:t xml:space="preserve">Public employment redux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Iliopulos</w:t>
+                <w:t xml:space="preserve">Pietro Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Perego</w:t>
+                <w:t xml:space="preserve">Pedro Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Monetary Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 123, pp.19-34. </w:t>
+              <w:t xml:space="preserve">Journal of Government and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.100003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmoneco.2021.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jge.2021.100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679001v1</w:t>
+                <w:t xml:space="preserve">hal-03642922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal work along the business cycle: evidence from Argentina</w:t>
               </w:r>
@@ -847,51 +847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare Cost of Fluctuations When Labor Market Search Interacts with Financial Frictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Iliopulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1159,236 +1159,245 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intermédiation financière dans l'analyse macroéconomique : le défi de la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Iliopulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 451-453, pp.91-130</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 451-452-453, pp.91-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2012.9741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821532v1</w:t>
+                <w:t xml:space="preserve">hal-05558391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Unemployment Insurance for Older Workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 96 (5-6), pp.509-519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2012.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance to Retirement and The Job Search of Older Workers: The Case For Delaying Retirement Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1407,92 +1416,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Economic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (5), pp.1034-1076. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jeea_a_00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le faible taux d'emploi des seniors : distance à l'entrée dans la vie active ou distance à la retraite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1511,290 +1520,290 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109, pp.63-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.109.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited participation and exchange rate dynamics: Does theory meet the data?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Patureau</w:t>
+                <w:t xml:space="preserve">Fluctuations Internationales et Dynamique du Taux de Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2-3 (183-184), pp.65-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00754292v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations Internationales et Dynamique du Taux de Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
+                <w:t xml:space="preserve">Limited participation and exchange rate dynamics: Does theory meet the data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Karamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (4), pp.1041-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2007.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270284v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00754292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the Laffer Curve on the Continued Activity Tax in a Dynastic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1813,92 +1822,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (3), pp.755-797. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-2354.2008.00497.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets à rebours de l'âge de la retraite sur le taux d'emploi des seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1927,73 +1936,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 397, pp.51-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail indépendant passé 50 ans : le rôle de la richesse individuelle et des coûts de création d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2022,73 +2031,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 403-404, pp.63-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00754186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le double dividende des politiques incitatives à l'allongement de la durée de vie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2107,287 +2116,287 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 57 (3), pp.449-460. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.573.0449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00754154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monetary Shocks and Real Exchange Rate Dynamics: A Reappraisal</w:t>
+                <w:t xml:space="preserve">Inciter à différer le départ en retraite: une analyse en termes de courbe de Laffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of International Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115 (2), pp.241-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.152.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9396.2005.00524.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270302v1</w:t>
+                <w:t xml:space="preserve">halshs-00270278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inciter à différer le départ en retraite: une analyse en termes de courbe de Laffer</w:t>
+                <w:t xml:space="preserve">Monetary Shocks and Real Exchange Rate Dynamics: A Reappraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (3), pp.576-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9396.2005.00524.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.152.0241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270278v1</w:t>
+                <w:t xml:space="preserve">halshs-00270302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social security adjustments: a Laffer curve analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2416,245 +2425,245 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overshooting and the exchange rate disconnect puzzle: a reappraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (4), pp.615--643. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2004.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange rate regimes and international business cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6 (2), pp.339--361. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1094-2025(02)00017-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2664,51 +2673,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Cross-Country Differences In Health Status And Expenditures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2743,73 +2752,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employment Fluctuations, Job Polarization and Non-Standard Work: Evidence from France and the US</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2831,337 +2840,337 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unemployment Fluctuations Over the Life Cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Langot</w:t>
+                <w:t xml:space="preserve">Informal Work along the Business Cycle: Evidence from Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984987v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02112004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informal Work along the Business Cycle: Evidence from Argentina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Poirier</w:t>
+                <w:t xml:space="preserve">Welfare Cost of Fluctuations When Labor Market Search Interacts with Financial Frictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Iliopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02112004v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare Cost of Fluctuations When Labor Market Search Interacts with Financial Frictions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Langot</w:t>
+                <w:t xml:space="preserve">Unemployment Fluctuations Over the Life Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334103v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unemployment fluctuations over the life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3183,161 +3192,161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01922680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiscal devaluation and structural gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOW DO PRODUCT AND LABOR MARKET REGULATIONS AFFECT AGGREGATE EMPLOYMENT, INEQUALITIES AND JOB POLARIZATION? A GENERAL EQUILIBRIUM APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3372,73 +3381,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why is Old Workers' Labor Market more Volatile? Unemployment Fluctuations over the Life-Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3460,369 +3469,369 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00972291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job Polarization in Aging Economies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Moreno-Galbis</w:t>
+                <w:t xml:space="preserve">Optimal Fiscal Devaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856173v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal unemployment insurance for older workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Fiscal Devaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Patureau</w:t>
+                <w:t xml:space="preserve">Job Polarization in Aging Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Moreno-Galbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989916v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal work along the business cycle: Evidence from Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3851,51 +3860,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EALE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02503451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3905,65 +3914,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare Cost of Fluctuations: when Labor Market Search Interacts with Financial Frictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Iliopulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3971,126 +3980,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01020872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intermédiation financière dans l'analyse macroéconomique : Le défi de la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Iliopulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00613188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4100,205 +4109,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intermédiation financière dans l'analyse macroéconomique : Le défi de la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Iliopulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de travailleurs au cours du cycle conjoncturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Barbanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4308,51 +4317,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une retraite choisie. L'emploi des séniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4374,51 +4383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Rue d'Ulm, 68 p., 2008, Collection du CEPREMAP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00311096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4428,138 +4437,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dornbusch revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Hairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thepthida Sopraseuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exchange rate Dynamics: a new open economy macroeconomics perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-83, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4706,51 +4715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertini Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langot Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopraseuth Thepthida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48777887" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thepthida Sopraseuth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2024.102534" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04198552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Fonseca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Michaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Garibaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jge.2021.100003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03679001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Iliopulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Perego" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2021.06.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Albertini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/izajodm-2020-0019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103164v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Hairault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.01.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12573" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.161.0011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno-Galbis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2013.12.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2012.02.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jeea_a_00014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.109.0063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Karam&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Patureau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2007.04.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12C8FGJZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2354.2008.00497.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0449" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2005.00524.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.152.0241" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2004.03.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1094-2025(02)00017-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVF8CV09-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03679009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Langot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00989916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Barbanchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388512v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertini Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langot Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopraseuth Thepthida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48777887" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thepthida Sopraseuth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2024.102534" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04198552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Fonseca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Michaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03679001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Iliopulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Perego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2021.06.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Garibaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jge.2021.100003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Albertini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/izajodm-2020-0019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103164v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Hairault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.01.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12573" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.161.0011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno-Galbis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2013.12.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05558391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2012.9741" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2012.02.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jeea_a_00014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.109.0063" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Karam&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Patureau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2007.04.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12C8FGJZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2354.2008.00497.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0449" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.152.0241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2005.00524.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2004.03.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1094-2025(02)00017-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVF8CV09-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03679009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Langot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922680v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00989916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Barbanchon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388512v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>