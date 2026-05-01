--- v1 (2026-03-24)
+++ v2 (2026-05-01)
@@ -461,186 +461,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un magistrat de province devient physiocrate. Une biographie intellectuelle et sociale de Guillaume-François Le Trosne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+                <w:t xml:space="preserve">La bibliothèque de Guillaume-François Le Trosne, suivi de Chronologie et œuvres de Le Trosne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthony MERGEY; Michel PERTUÉ; Jean-Paul POLLIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guillaume-François Le Trosne (1728-1780). Itinéraire d’une figure intellectuelle orléanaise au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.43-57, 2023</w:t>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.261-311, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266401v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05266418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Sabbagh</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand un magistrat de province devient physiocrate. Une biographie intellectuelle et sociale de Guillaume-François Le Trosne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthony MERGEY; Michel PERTUÉ; Jean-Paul POLLIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guillaume-François Le Trosne (1728-1780). Itinéraire d’une figure intellectuelle orléanaise au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.261-311, 2023</w:t>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.43-57, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266418v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma paroisse est l’Europe entière&amp;quot;. Les échos de la dimension européenne de la physiocratie dans la correspondance de Mirabeau à Sacconay</w:t>
               </w:r>
@@ -1089,100 +1089,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marquis d’Argenson : comment favoriser la démocratie au sein de la monarchie ?</w:t>
+                <w:t xml:space="preserve">Frédéric Le Play : la « science sociale » au service d’une décentralisation conservatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas KADA; Vincent AUBELLE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes figures de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Berger-Levrault, pp.31-38, 2019</w:t>
+              <w:t xml:space="preserve">, Berger-Levrault, pp.517-525, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006797v1</w:t>
+                <w:t xml:space="preserve">hal-05006782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume-François Le Trosne : réformer l’administration à l’aune de la physiocratie</w:t>
               </w:r>
@@ -1235,824 +1235,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Le Play : la « science sociale » au service d’une décentralisation conservatrice</w:t>
+                <w:t xml:space="preserve">Le marquis d’Argenson : comment favoriser la démocratie au sein de la monarchie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas KADA; Vincent AUBELLE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes figures de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Berger-Levrault, pp.517-525, 2019</w:t>
+              <w:t xml:space="preserve">, Berger-Levrault, pp.31-38, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006782v1</w:t>
+                <w:t xml:space="preserve">hal-05006797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une révolution à l’autre : Étienne Clavière (1735-1793)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaptal Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’une révolution à l’autre : Étienne Clavière (1735-1793)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rousseau, Gabriel Bonnot de Mably, Paul Pierre Lemercier de la Rivière, Michel Wielhorski, Les Lumières au chevet de la Pologne. Les projets de Rousseau, Mably et Lemercier de la Rivière à la veille du premier partage (1772), avec les observations de Wielhorski et d’autres contributeurs de la Confédération de Bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Herencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slatkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 538 p., 2024, Collection Naissance de l'économie politique, Bernard Herencia, 9782051029377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05124256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser et administrer le territoire sans l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, pp.372, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser et administrer le territoire sans l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin; Paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La physiocratie dans l'Europe des lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 810 p., 2020, 978-2-84934-508-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume-François Le Trosne : Les lois naturelles de l’ordre social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérence Carvalho. Slatkine, 13, 2019, naissance de l'économie politique, Bernard Herencia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume-François Le Trosne, Les lois naturelles de l’ordre social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Slatkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 538 p., 2024, Collection Naissance de l'économie politique, Bernard Herencia, 9782051029377</w:t>
+              <w:t xml:space="preserve">, 2019, Naissance de l'économie politique, Bernard Herencia, 9782051028424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traductions du discours juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Beuvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaigue</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin, pp.372, 2023</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.206, 2018, 978-2-7535-6511-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...369 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lemée</w:t>
-[...33 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01725570v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-04815269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2064,718 +2064,718 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand la Russie, la Prusse et l’Autriche se partageaient la Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l'influence en histoire des idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of interdisciplinary history of ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (23), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13135/2280-8574/7490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemercier de la Rivière, sur la Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Herencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, I-2023, pp.177-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When Russia, Prussia and Austria partitioned Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Herencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflexscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bernard Herencia</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’esprit des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Edelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Jean Moulin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cjm.1132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...180 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecoutre, La controverse entre Hans Kelsen et Eric Voegelin en théorie du droit et en théorie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 01, pp.226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03664261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les physiocrates : précurseurs de l’écologie politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Jean Moulin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (169), pp.115-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Physiocracy in the Birth of Human Rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opera historica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.61-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autant en emporte le Sud ?’ La reconstruction constitutionnelle des États-Unis au sortir de la guerre de Sécession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers poitevins d'Histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.53-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006708v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05006739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph II et la physiocratie. Enquête sur un malentendu historique</w:t>
               </w:r>
@@ -3343,165 +3343,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01122105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La correspondance littéraire et politique de Dupont de Nemours : vecteur de diffusion du modèle physiocratique en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérence Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Entente culturelle. L'Europe des correspondances littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01072542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le recours au modèle physiocratique dans le margraviat de Bade (1769-1802)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérence Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le recours au modèle physiocratique dans le margraviat de Bade (1769-1802)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01059561v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01072542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation et la réception du modèle physiocratique dans l'Europe des Lumières</w:t>
               </w:r>
@@ -3725,51 +3725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;rence Carvalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265825v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266364v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04823487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laporte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Gazeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herencia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slatkine.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04951494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slatkine.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Beuvant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lem&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4556&amp;amp;utm_source=parution-les-traductions-du-discours-juridique&amp;amp;utm_medium=e-mail&amp;amp;utm_content=notice&amp;amp;utm_campaign=outil-de-diffusion#" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaptal Mathieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/7490" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Edelstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01072542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;rence Carvalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265825v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sabbagh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266401v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266364v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04823487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laporte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Gazeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaptal Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herencia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slatkine.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04951494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slatkine.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Beuvant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lem&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4556&amp;amp;utm_source=parution-les-traductions-du-discours-juridique&amp;amp;utm_medium=e-mail&amp;amp;utm_content=notice&amp;amp;utm_campaign=outil-de-diffusion#" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/7490" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Edelstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1132" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664261v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01072542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>