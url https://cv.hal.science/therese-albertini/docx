--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -112,51 +112,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
+                <w:t xml:space="preserve">Patrice Terramorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -179,329 +179,329 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21 (2), pp.23-49. </w:t>
+              <w:t xml:space="preserve">, 2022, Vol. 21 (2), pp.23-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entre1.pr.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677741v1</w:t>
+                <w:t xml:space="preserve">hal-05038769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terramorsi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l’Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol.21 n°2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038769v1</w:t>
+                <w:t xml:space="preserve">hal-05476933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Terramorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’Entrepreneuriat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.23-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre1.pr.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476933v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stratégie publique territoriale de valorisation du terroir en Corse. Une analyse des documents de planification régionale</w:t>
               </w:r>
@@ -595,255 +595,255 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for evaluating the effectiveness of entrepreneurial teaching in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Lima</w:t>
+                <w:t xml:space="preserve">Marcos V.B.T. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 34 (1), pp.159-186. </w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.034.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038770v1</w:t>
+                <w:t xml:space="preserve">halshs-02348468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for evaluating the effectiveness of entrepreneurial teaching in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Therese Albertini</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos V.B.T. Lima</w:t>
+                <w:t xml:space="preserve">Marcos Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (1), pp.159. </w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 34 (1), pp.159-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.034.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02348468v1</w:t>
+                <w:t xml:space="preserve">hal-05038770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concevoir le cadre d’un dispositif pédagogique entrepreneurial à l’échelle universitaire ?</w:t>
               </w:r>
@@ -927,135 +927,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation des ambassadeurs dans le management d’une marque territoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+                <w:t xml:space="preserve">De l’expertise à l’audace : comprendre les représentations pour développer les talents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Graziella Luisi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.181.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155721v1</w:t>
+                <w:t xml:space="preserve">hal-03095321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies régionales françaises via les marques Territoires : la place de l'approche Terroir dans le positionnement marketing</w:t>
               </w:r>
@@ -1080,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1148,139 +1144,143 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’expertise à l’audace : comprendre les représentations pour développer les talents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
+                <w:t xml:space="preserve">La mobilisation des ambassadeurs dans le management d’une marque territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fabiani</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/qdm.181.0089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03095321v1</w:t>
+                <w:t xml:space="preserve">hal-03155721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative approach of managerial practices of the Place Regional Brand</w:t>
               </w:r>
@@ -2114,51 +2114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIREPME, Oct 2024, Québec (Canada), Université Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2419,299 +2419,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Quinzième Journée AFM du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6ème Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237165v1</w:t>
+                <w:t xml:space="preserve">hal-02908564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mieux comprendre les démarches de marquages collectifs initiées par les acteurs d’un territoire : Le cas de la « Clémentine de Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée de Recherche en Marketing du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée Quinzième Journée AFM du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908564v1</w:t>
+                <w:t xml:space="preserve">hal-04237165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’un dispositif pédagogique expérientiel sur la sensibilisation aux soft skills entrepreneuriales : Cas du « Challenge Innovation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,51 +2782,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stratégie publique de valorisation touristique du terroir en Corse: une analyse des documents de planification</w:t>
+                <w:t xml:space="preserve">Cross analysis brand management-geography on the public strategy related to the tourism valorization of local agro food systems in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
@@ -2844,97 +2844,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing territorial entre différenciation et mobilisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CNRS LISA, Jun 2017, Corte, France</w:t>
+              <w:t xml:space="preserve">Interdisciplinary symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche Environnement et Société, Jul 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819718v1</w:t>
+                <w:t xml:space="preserve">hal-01819709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross analysis brand management-geography on the public strategy related to the tourism valorization of local agro food systems in Corsica</w:t>
+                <w:t xml:space="preserve">La stratégie publique de valorisation touristique du terroir en Corse: une analyse des documents de planification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
@@ -2952,103 +2952,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche Environnement et Société, Jul 2017, Corte, France</w:t>
+              <w:t xml:space="preserve">Marketing territorial entre différenciation et mobilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CNRS LISA, Jun 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819709v1</w:t>
+                <w:t xml:space="preserve">hal-01819718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambassadeurs du territoire : outils et stratégies des marques territoires en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3391,286 +3391,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des variables explicatives de l'utilisation d'ingrédients biologiques par les parents lors de la préparation des repas de jeunes enfants (4-36 mois)</w:t>
+                <w:t xml:space="preserve">Mesure des variables explicatives de l’utilisation d’ingrédients biologiques par les parents lors de la préparation des repas de jeunes enfants (4-36 mois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée de recherche des IUT sur la commercialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Paris St Denis, France</w:t>
+              <w:t xml:space="preserve">, Mar 2011, Paris, St Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00638850v1</w:t>
+                <w:t xml:space="preserve">hal-03205290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des variables explicatives de l’utilisation d’ingrédients biologiques par les parents lors de la préparation des repas de jeunes enfants (4-36 mois)</w:t>
+                <w:t xml:space="preserve">L’intégration des produits bio dans la préparation des repas pour les 4-36 mois : A la recherche de variables explicatives du comportement des jeunes parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée de recherche des IUT sur la commercialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, St Denis, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Recherche en marketing de Bourgogne (JRMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205290v1</w:t>
+                <w:t xml:space="preserve">hal-03205298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration des produits bio dans la préparation des repas pour les 4-36 mois : A la recherche de variables explicatives du comportement des jeunes parents</w:t>
+                <w:t xml:space="preserve">Mesure des variables explicatives de l'utilisation d'ingrédients biologiques par les parents lors de la préparation des repas de jeunes enfants (4-36 mois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Recherche en marketing de Bourgogne (JRMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">1ère journée de recherche des IUT sur la commercialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris St Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205298v1</w:t>
+                <w:t xml:space="preserve">halshs-00638850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfant-consommateur en marketing : diversité des segments et voies de recherche dans le domaine de l'alimentation infantile</w:t>
               </w:r>
@@ -3870,208 +3870,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00638835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les choix d'alimentation infantile des jeunes parents : Vers une alimentation industrialisée ?</w:t>
+                <w:t xml:space="preserve">Les choix d’alimentation infantile des jeunes parents : Vers une alimentation industrialisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Marketing Agro ; IAE Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France</w:t>
+              <w:t xml:space="preserve">5èmes journée de l’AFM « Marketing Agroalimentaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00638865v1</w:t>
+                <w:t xml:space="preserve">hal-03205317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les choix d’alimentation infantile des jeunes parents : Vers une alimentation industrialisée ?</w:t>
+                <w:t xml:space="preserve">Les choix d'alimentation infantile des jeunes parents : Vers une alimentation industrialisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journée de l’AFM « Marketing Agroalimentaire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée du Marketing Agro ; IAE Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205317v1</w:t>
+                <w:t xml:space="preserve">halshs-00638865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinterroger le rôle de l’Université dans la formation des talents : cas du DU Manager-Entrepreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,189 +4321,189 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casabianca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième séminaire Marsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">Tic et Territoires : quels développements ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00635013v1</w:t>
+                <w:t xml:space="preserve">halshs-00634892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages TIC de petites entreprises insulaires : l'exemple des PME corses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic et Territoires : quels développements ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cinquième séminaire Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00634892v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique d’assortiment des détaillants et statut des marques régionales</w:t>
               </w:r>
@@ -4920,51 +4920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE | Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 3, 2024, Territorial Entrepreneurship ans Innovation SET, Didier Chabaud; Florent Pratlong; Carlos Moreno, 978-1-78630-930-3</w:t>
             </w:r>
           </w:p>
@@ -5017,51 +5017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">wiley, pp.240, 2024, 978-1-394-30076-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5105,51 +5105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE | Wiley. ISTE, 3, 2023, Collection Entrepreneuriat, Territoire, Innovation, Didier Chabaud; Carlos Moreno; Florent Pratlong, 9781784059699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5326,51 +5326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5516,51 +5516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre par l’expérience : le cas du challenge innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,182 +5631,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation et Développement Durable en Corse : De l’anxiété alimentaire à l’alimentation infantile biologique</w:t>
+                <w:t xml:space="preserve">Consommation et développement durable en Corse : de l'anxiété alimentaire à l'alimentation infantile biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Corse. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Développement Durable et la Corse - Ouvrage collectif CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">La Corse et le développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albiana, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205477v1</w:t>
+                <w:t xml:space="preserve">halshs-00638883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation et développement durable en Corse : de l'anxiété alimentaire à l'alimentation infantile biologique</w:t>
+                <w:t xml:space="preserve">Consommation et Développement Durable en Corse : De l’anxiété alimentaire à l’alimentation infantile biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Corse et le développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Albiana, 2010</w:t>
+              <w:t xml:space="preserve">Le Développement Durable et la Corse - Ouvrage collectif CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00638883v1</w:t>
+                <w:t xml:space="preserve">hal-03205477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage au Professeur Jacques Orsoni</w:t>
               </w:r>
@@ -5900,366 +5900,366 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketer le territoire, les leçons d’une démarche d’une Marque Territoire : le cas Auvergne Nouveau-Monde. Workshop : Dynamiser un territoire au travers de pratiques coopératives inter-organisationnelles.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+                <w:t xml:space="preserve">Démarches collectives et enjeux du marquage : entre labellisation et marques collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328142v1</w:t>
+                <w:t xml:space="preserve">hal-03205489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches collectives et enjeux du marquage : entre labellisation et marques collectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Therese Albertini</w:t>
+                <w:t xml:space="preserve">Marketer le territoire, les leçons d’une démarche d’une Marque Territoire : le cas Auvergne Nouveau-Monde. Workshop : Dynamiser un territoire au travers de pratiques coopératives inter-organisationnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205489v1</w:t>
+                <w:t xml:space="preserve">hal-02328142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marque territoriale régionale : Une marque globale de valorisation d’un territoire ou un nouveau label de qualité pour la production locale ?</w:t>
+                <w:t xml:space="preserve">La Marque Territoriale Régionale : Quel intérêt pour un territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205497v1</w:t>
+                <w:t xml:space="preserve">hal-03205494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Marque Territoriale Régionale : Quel intérêt pour un territoire ?</w:t>
+                <w:t xml:space="preserve">La marque territoriale régionale : Une marque globale de valorisation d’un territoire ou un nouveau label de qualité pour la production locale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205494v1</w:t>
+                <w:t xml:space="preserve">hal-03205497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas Nicoté : Une entreprise insulaire au carrefour de décisions importantes</w:t>
               </w:r>
@@ -6365,51 +6365,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre Blanc - 25 pistes pour développer une dynamique collective entre TPE-PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6845,51 +6845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.034.0159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos V.B.T. Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.181.0089" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Pieri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00913786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00988044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casabianca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/series/entrepreneuriat-territoires-et-innovation/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrazzoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04598300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04598336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos V.B.T. Lima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.034.0159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.181.0089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Pieri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00913786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00988044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casabianca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pieri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/series/entrepreneuriat-territoires-et-innovation/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205497v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrazzoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04598300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04598336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>