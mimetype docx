--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1745,116 +1745,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00665729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dos cunfundidas identidades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bouysse-Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">500 Años de Mestizaje en los Andes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Museum of Ethnology;Millones et Tomoeda eds., pp.14-26, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Past and Present Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bouysse-Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Dejoux &amp; A. Iltis (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lake Titicaca, a Synthesis of Limnological Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.473-94, 1992, Monographiae Biologicae, vol. 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poblaciones humanas antiguas y actuales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouysse-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Dejoux &amp; A. Iltis (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Lago Titicaca. Síntesis del conocimiento limnológico actual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hisbol ; ORSTOM, pp.481-498, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00661876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dos cunfundidas identidades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouysse-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1870,212 +2025,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Museo etnológico nacional del Japon y Biblioteca peruana de psicoanálisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Millones et Tomoeda eds., pp.9-44, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00661824v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">halshs-00661874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacha en torno al pensamiento aymara</w:t>
               </w:r>
@@ -6804,51 +6804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouysse-Cassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725494v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658741v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Platt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Harris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saignes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Cereceda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102659" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chacama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669585v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouysse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s G&#243;mez y G&#243;mez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Borras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151521v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669516v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151542v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morlon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourguiart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661835v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Galinier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouysse-Cassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725494v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658741v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Platt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Harris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saignes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Cereceda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102659" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chacama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669585v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouysse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s G&#243;mez y G&#243;mez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Borras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151521v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669516v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151542v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morlon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourguiart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661835v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Galinier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>