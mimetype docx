--- v1 (2026-04-09)
+++ v2 (2026-05-13)
@@ -511,151 +511,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00658739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saberes y Memorias en los Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bouysse-Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IHEAL, IFEA, pp.432, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00658743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Si votre plumage...&amp;quot; Signes d'identité, signes de pouvoir chez les Incas”, in : Des Indes Occidentales à l'Amérique Latine, ENS ed.,Paris, p.515-542.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouysse-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725616v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00658743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LLuvias y Cenizas, Dos Pachacuti en la historia</w:t>
               </w:r>
@@ -2673,178 +2673,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morir en Arica. Universalidad y particularidad de la ritualidad en los Andes del Centro Sur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Bouysse-Cassagne</w:t>
+                <w:t xml:space="preserve">Particion colonial del territorio,cultos funerarios y memorial ancestral en Carangas y la Precordillera de Arica (sigloXVI-XVII) Chungara,p. 609-689</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bouysse-Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Chacama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chungará (Arica) - Revista de Antropología Chilena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, p. 547-549</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725814v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01725823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Juan Chacama</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morir en Arica. Universalidad y particularidad de la ritualidad en los Andes del Centro Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bouysse-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chungará (Arica) - Revista de Antropología Chilena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2012, p. 547-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725823v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogando en la cocina</w:t>
               </w:r>
@@ -3169,165 +3169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00151358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mots, les morts et l'écriture</w:t>
+                <w:t xml:space="preserve">Religion et religiosité en Amérique Latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouysse-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 33, pp.57-84</w:t>
+              <w:t xml:space="preserve">, 2000, 33, pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00658311v1</w:t>
+                <w:t xml:space="preserve">halshs-00658714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religion et religiosité en Amérique Latine</w:t>
+                <w:t xml:space="preserve">Les mots, les morts et l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouysse-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 33, pp.13-14</w:t>
+              <w:t xml:space="preserve">, 2000, 33, pp.57-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00658714v1</w:t>
+                <w:t xml:space="preserve">halshs-00658311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention un diable peut toujours en cacher un autre ! De l'introduction des images de l'Enfer chez les Indiens de l'Altiplano bolivien</w:t>
               </w:r>
@@ -6804,51 +6804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouysse-Cassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725494v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658741v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Platt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Harris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saignes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Cereceda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102659" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chacama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669585v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouysse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s G&#243;mez y G&#243;mez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Borras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151521v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669516v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151542v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morlon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourguiart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661835v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Galinier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouysse-Cassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725494v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658741v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Platt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Harris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saignes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Cereceda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102659" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chacama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669585v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouysse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s G&#243;mez y G&#243;mez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Borras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151521v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669516v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151542v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morlon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourguiart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661835v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01725846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Galinier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>