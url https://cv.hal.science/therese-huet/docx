--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -415,1235 +415,1235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational landscape and internal dynamics of limona ketone, a key oxidation product of limonene</w:t>
+                <w:t xml:space="preserve">The conformational landscape of myrtenol: the structure of the hydroxymethyl group and its robustness upon hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+                <w:t xml:space="preserve">Elias M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annunziata Savoia</w:t>
+                <w:t xml:space="preserve">N Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dréan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2022.111643⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (12), pp.124301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0084562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691911v1</w:t>
+                <w:t xml:space="preserve">hal-03635175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the non-covalent interactions of hydrogen sulfide with fenchol and fenchone from a gas-phase rotational study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Conformational landscape and internal dynamics of limona ketone, a key oxidation product of limonene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annunziata Savoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias M Neeman</w:t>
+                <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dréan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Thérèse Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse R Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (39), pp.24007-24011. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 387, pp.111643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2cp03368b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2022.111643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000500v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conformational landscape of myrtenol: the structure of the hydroxymethyl group and its robustness upon hydration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the non-covalent interactions of hydrogen sulfide with fenchol and fenchone from a gas-phase rotational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias M. Neeman</w:t>
+                <w:t xml:space="preserve">Elias M Neeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Osseiran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Huet</w:t>
+                <w:t xml:space="preserve">Thérèse R Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 156 (12), pp.124301. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (39), pp.24007-24011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0084562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cp03368b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635175v1</w:t>
+                <w:t xml:space="preserve">hal-04000500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gas-Phase Microwave Spectrum of Sabinene Revisited Reveals New Structural Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformational changes in hydroxyl functional groups upon hydration: the case study of endo fenchol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias M Neeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dréan</w:t>
+                <w:t xml:space="preserve">Huet T.R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.130515. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.2179 - 2185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.130515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cp06042a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206451v1</w:t>
+                <w:t xml:space="preserve">hal-03225873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase hydration of nopinone: the interplay between theoretical methods and experiments unveils the conformational landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elias Neeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juan Ramón Avilés Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thérèse R Huet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (33), pp.18137-18144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1cp02717d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807969v1</w:t>
+                <w:t xml:space="preserve">hal-03388526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the complex network of non-covalent interactions in fenchone hydrates via rotational spectroscopy and quantum chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Burevschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Loru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23 (36), pp.20686-20694. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp02995a⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP02995A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219895v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the complex network of non-covalent interactions in fenchone hydrates via rotational spectroscopy and quantum chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The Gas-Phase Microwave Spectrum of Sabinene Revisited Reveals New Structural Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP02995A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.130515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.130515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342965v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational changes in hydroxyl functional groups upon hydration: the case study of endo fenchol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling the complex network of non-covalent interactions in fenchone hydrates via rotational spectroscopy and quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Burevschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Loru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse R Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias M Neeman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23 (3), pp.2179 - 2185. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 23 (36), pp.20686-20694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp02995a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cp06042a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03225873v1</w:t>
+                <w:t xml:space="preserve">hal-04219895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase hydration of nopinone: the interplay between theoretical methods and experiments unveils the conformational landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias M Neeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ramón Avilés Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Huet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse R Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (33), pp.18137-18144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1cp02717d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388526v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Hydration of Perillaldehyde Investigated by Microwave Spectroscopy Assisted by Computational Chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Microsolvation of myrtenal studied by microwave spectroscopy highlights the role of quasi-hydrogen bonds in the stabilization of its hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (32), pp.6511-6520. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (10), pp.104304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c04097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0019957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926981v1</w:t>
+                <w:t xml:space="preserve">hal-03033175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microhydration of verbenone: how the chain of water molecules adapts its structure to the host molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annunziata Savoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (10), pp.5855-5864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1671,378 +1671,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twentieth Colloquium on High Resolution Molecular Spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gas-Phase Hydration of Perillaldehyde Investigated by Microwave Spectroscopy Assisted by Computational Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Merkt</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2020.1759289⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (32), pp.6511-6520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c04097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030568v1</w:t>
+                <w:t xml:space="preserve">hal-02926981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhydration of verbenone: how the chain of water molecules adapts its structure to the host molecule</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Twentieth Colloquium on High Resolution Molecular Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Willitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dréan</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Merkt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cp06678k⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118 (11), pp.1125 - 1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2020.1759289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505357v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsolvation of myrtenal studied by microwave spectroscopy highlights the role of quasi-hydrogen bonds in the stabilization of its hydrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Microhydration of verbenone: how the chain of water molecules adapts its structure to the host molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annunziata Savoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.5855-5864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cp06678k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0019957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03033175v1</w:t>
+                <w:t xml:space="preserve">hal-02505357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational dynamic and spectroscopic molecular parameters of trans -Methylglyoxal, a gaseous precursor of secondary organic aerosols</w:t>
               </w:r>
@@ -2158,64 +2158,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the maze in the conformational landscape of fenchol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias M Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse R Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (38), pp.24708-24715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2243,992 +2243,992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gas phase structure of α-pinene, a main biogenic volatile organic compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure determination of myrtenal by microwave spectroscopy and quantum chemical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias M Neeman</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pascal Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147 (21), pp.214305. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 336, pp.22-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5003726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068297v1</w:t>
+                <w:t xml:space="preserve">hal-02409941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution spectroscopy and global analysis of CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; rovibrational bands to model its atmospheric absorption</w:t>
+                <w:t xml:space="preserve">The quasi-unchanged gas-phase molecular structures of the atmospheric aerosol precursor β-pinene and its oxidation product nopinone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carlos</w:t>
+                <w:t xml:space="preserve">E. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gruson</w:t>
+                <w:t xml:space="preserve">J.-R. Avilés-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.06.039⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (21), pp.13819-13827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp01298e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580453v1</w:t>
+                <w:t xml:space="preserve">hal-02424474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Flexibility of Limonene Oxide Studied By Microwave Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donatella Loru</w:t>
+                <w:t xml:space="preserve">Characterising molecules for fundamental physics: an accurate spectroscopic model of methyltrioxorhenium derived from new infrared and millimetre-wave measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Mar Quesada-Moreno</w:t>
+                <w:t xml:space="preserve">Yann Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Ramon Aviles-Moreno</w:t>
+                <w:t xml:space="preserve">Laurent Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Jarman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Huet</w:t>
+                <w:t xml:space="preserve">Roman Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (3), pp.274-280. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (6), pp.4576-4587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201600991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP08724H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424472v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Spin Symmetry Conservation in &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;16&amp;lt;/sup&amp;gt;O Investigated by Direct Absorption FTIR Spectroscopy of Water Vapor Cooled Down in Supersonic Expansion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The gas phase structure of α-pinene, a main biogenic volatile organic compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias M Neeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramón Avilés Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Huet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b06858⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (21), pp.214305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5003726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638856v1</w:t>
+                <w:t xml:space="preserve">hal-02068297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Landscape and Torsion–Rotation–Vibration Effects in the Two Conformers of Methyl Vinyl Ketone, a Major Oxidation Product of Isoprene</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-resolution spectroscopy and global analysis of CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; rovibrational bands to model its atmospheric absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rotger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b06360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 201, pp.75-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424471v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quasi-unchanged gas-phase molecular structures of the atmospheric aerosol precursor β-pinene and its oxidation product nopinone</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conformational Flexibility of Limonene Oxide Studied By Microwave Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Loru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Mar Quesada-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramon Aviles-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Jarman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp01298e⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (3), pp.274-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201600991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424474v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising molecules for fundamental physics: an accurate spectroscopic model of methyltrioxorhenium derived from new infrared and millimetre-wave measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear Spin Symmetry Conservation in &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;16&amp;lt;/sup&amp;gt;O Investigated by Direct Absorption FTIR Spectroscopy of Water Vapor Cooled Down in Supersonic Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Asselin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Roman Motiyenko</w:t>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP08724H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (40), pp.7455-7468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b06858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392866v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination of myrtenal by microwave spectroscopy and quantum chemical calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+                <w:t xml:space="preserve">Conformational Landscape and Torsion–Rotation–Vibration Effects in the Two Conformers of Methyl Vinyl Ketone, a Major Oxidation Product of Isoprene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Zakharenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Motiyenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramon Aviles Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 336, pp.22-28. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (34), pp.6420-6428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2017.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b06360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409941v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsion-rotation-vibration effects in the ground and first excited states of methacrolein, a major atmospheric oxidation product of isoprene</w:t>
               </w:r>
@@ -3348,77 +3348,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure and molecular parameters of camphene determined by Fourier transform microwave spectroscopy and quantum chemical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 322, pp.50-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3452,103 +3452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between inter-and intra-molecular hydrogen bonding: An infrared spectroscopic study of jet-cooled amino-ethanol and its dimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Madebène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145 (22), pp.224313. </w:t>
@@ -3580,343 +3580,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-torsion effects in the hyperfine structure of methanol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Levshakov</w:t>
+                <w:t xml:space="preserve">Terahertz spectroscopy of deuterated formaldehyde using a frequency multiplication chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Zakharenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Motiyenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Margulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4926942⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 317, pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424481v1</w:t>
+                <w:t xml:space="preserve">hal-02424480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz spectroscopy of deuterated formaldehyde using a frequency multiplication chain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Huet</w:t>
+                <w:t xml:space="preserve">Spin-torsion effects in the hyperfine structure of methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gutlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-U. Grabow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levshakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 317, pp.41-46. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (4), pp.044304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2015.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4926942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424480v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard free energy of the equilibrium between the trans-monomer and the cyclic-dimer of acetic acid in the gas phase from infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3961,286 +3961,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cyclic ground state structure of the HF trimer revealed by far infrared jet-cooled Fourier transform spectroscopy.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">13C-methyl formate: observations of a sample of high mass star-forming regions including Orion-KL and spectroscopic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Madebène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Goubet</w:t>
+                <w:t xml:space="preserve">C. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse R. Huet</w:t>
+                <w:t xml:space="preserve">Carvajal Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorgensen Jes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bisschop Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 215 (2), pp.id. 25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944403v1</w:t>
+                <w:t xml:space="preserve">hal-01076453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13C-methyl formate: observations of a sample of high mass star-forming regions including Orion-KL and spectroscopic characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carvajal Miguel</w:t>
+                <w:t xml:space="preserve">The cyclic ground state structure of the HF trimer revealed by far infrared jet-cooled Fourier transform spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field David</w:t>
+                <w:t xml:space="preserve">B. Madebène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorgensen Jes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bisschop Suzanne</w:t>
+                <w:t xml:space="preserve">Thérèse R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (10), pp.4797-4806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp55047h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076453v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz spectroscopy and first ISM detection of excited torsional states of 13C-methyl formate</w:t>
               </w:r>
@@ -4471,364 +4471,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cm-, mm-, and sub-mm-wave spectrum of allyl isocyanide and radioastronomical observations in orion KL and the SgrB2 line surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Ecija</w:t>
+                <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the ν&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + ν&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; combination band of SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; in a supersonic jet expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/777/2/120⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (14-15), pp.2154-2162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2013.793888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976696v1</w:t>
+                <w:t xml:space="preserve">hal-00840575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the ν&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + ν&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; combination band of SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; in a supersonic jet expansion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thérèse R. Huet</w:t>
+                <w:t xml:space="preserve">The cm-, mm-, and sub-mm-wave spectrum of allyl isocyanide and radioastronomical observations in orion KL and the SgrB2 line surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Haykal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Margulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Motyienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ecija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111 (14-15), pp.2154-2162. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 777 (2), pp.120-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2013.793888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/777/2/120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840575v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The far infrared spectrum of naphthalene characterized by high resolution synchrotron FTIR spectroscopy and anharmonic DFT calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4879,64 +4879,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational relaxation of S-(+)-carvone and R-(+)-limonene studied by microwave Fourier transform spectroscopy and quantum chemical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ramón Avilés Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jesús López González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4989,429 +4989,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The submillimeter-wave spectrum of the doubly deuterated species of methyl formate HCOOCD2H</w:t>
+                <w:t xml:space="preserve">Microwave and submillimeter spectroscopy and first ISM detection of 18O-methyl formate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. H. Coudert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Margulès</w:t>
+                <w:t xml:space="preserve">B. Tercero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T. R. Huet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Møllendal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 543, pp.A46/1-A46/6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219120⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 538, pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904711v1</w:t>
+                <w:t xml:space="preserve">hal-00904909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron FTIR spectroscopy of weak torsional bands: A case study of cis -methyl formate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The submillimeter-wave spectrum of the doubly deuterated species of methyl formate HCOOCD2H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ilyushin</w:t>
+                <w:t xml:space="preserve">L. H. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Margulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vander Auwera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roy</w:t>
+                <w:t xml:space="preserve">H. Møllendal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4740250⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 543, pp.A46/1-A46/6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424504v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave and submillimeter spectroscopy and first ISM detection of 18O-methyl formate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrotron FTIR spectroscopy of weak torsional bands: A case study of cis -methyl formate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tudorie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ilyushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tercero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Margulès</w:t>
+                <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carvajal</w:t>
+                <w:t xml:space="preserve">O. Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. R. Huet</w:t>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 538, pp.119. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (6), pp.064304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4740250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904909v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terpenes in the gas phase: The Far-IR spectrum of perillaldehyde</w:t>
               </w:r>
@@ -5423,64 +5423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Aviles Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tudorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Partal Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5677,64 +5677,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic hyperfine coupling of a methyl group undergoing internal rotation: A case study of methyl formate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tudorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5820,90 +5820,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The (CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O hydrogen bonded complex. Ab Initio calculations and Fourier transform infrared spectroscopy from neon matrix and a new supersonic jet experiment coupled to the infrared AILES beamline of synchrotron SOLEIL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cirtog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Madebène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (12), pp.2523-32. </w:t>
@@ -6088,77 +6088,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROTATIONAL SPECTRUM AND TENTATIVE DETECTION OF DCOOCH 3 -METHYL FORMATE IN ORION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6337,376 +6337,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microwave spectrum of the mono deuterated species of methyl formate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T.R. Huet</w:t>
+                <w:t xml:space="preserve">Influence of the geometry of a hydrogen bond on conformational stability: a theoretical and experimental study of ethyl carbamate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Margulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse R Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2008.12.007⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B817361C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424522v1</w:t>
+                <w:t xml:space="preserve">hal-00877921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational spectrum of 13 C 2 -methyl formate (HCOO 13 CH 3 ) and detection of the two 13 C-methyl formate in Orion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The microwave spectrum of the mono deuterated species of methyl formate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Kleiner</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mollendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 254 (2), pp.55-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2008.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811456⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02424518v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terpenes in the gas phase: The structural conformation of S-(–)-perillaldehyde investigated by microwave spectroscopy and quantum chemical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ramón Avilés Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Partal Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jesús López González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 473 (1-3), pp.17-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6734,216 +6746,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the geometry of a hydrogen bond on conformational stability: a theoretical and experimental study of ethyl carbamate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thérèse R Huet</w:t>
+                <w:t xml:space="preserve">Rotational spectrum of 13 C 2 -methyl formate (HCOO 13 CH 3 ) and detection of the two 13 C-methyl formate in Orion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Margulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tercero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Demyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B817361C⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 500 (3), pp.1109-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877921v1</w:t>
+                <w:t xml:space="preserve">hal-02424518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugars in the gas phase: The conformational properties of erythrose, threose, and erythrulose characterized by quantum chemistry calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Ramon Aviles-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 858 (1-3), pp.113-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7161,51 +7161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Ramon Aviles-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Demaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse R Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7475,90 +7475,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorofluoroiodomethane as a potential candidate for parity violation measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ramon Aviles Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (1), pp.79-92. </w:t>
@@ -7634,51 +7634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Ramon Aviles Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 419 (4-6), pp.411-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7750,51 +7750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Ramon Aviles-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Demaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (32), pp.10467-10473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7866,51 +7866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aviles Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7980,432 +7980,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution study of the 6ν1 P–H stretching band of the PHD2 molecule</w:t>
+                <w:t xml:space="preserve">Potential parameters of PH3 obtained by simultaneous fitting of ab initio data and experimental vibrational band origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.N. Ulenikov</w:t>
+                <w:t xml:space="preserve">S.N Yurchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.S. Bekhtereva</w:t>
+                <w:t xml:space="preserve">M Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.D. Homiak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T.R. Huet</w:t>
+                <w:t xml:space="preserve">Per Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Herregodts</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Herregodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R Huet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-2852(03)00219-4⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 290 (1), pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(03)00098-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424536v1</w:t>
+                <w:t xml:space="preserve">hal-02424537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute line intensities in the ν 1 + 3ν 3 band of 12 C 2 H 2 by laser photoacoustic spectroscopy and Fourier transform spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">High resolution study of the 6ν1 P–H stretching band of the PHD2 molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.N. Ulenikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.S. Bekhtereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Homiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herregodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268970310001632426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 222 (2), pp.153-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-2852(03)00219-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424539v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential parameters of PH3 obtained by simultaneous fitting of ab initio data and experimental vibrational band origins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absolute line intensities in the ν 1 + 3ν 3 band of 12 C 2 H 2 by laser photoacoustic spectroscopy and Fourier transform spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Carvajal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T.R Huet</w:t>
+                <w:t xml:space="preserve">F. Herregodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kerrinckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(03)00098-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 101 (23-24), pp.3427-3438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970310001632426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02424537v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Photoacoustic Spectroscopy of OCS in the Region 10 890–14 000 cm−1</w:t>
               </w:r>
@@ -8417,51 +8417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fayt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8680,51 +8680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bürger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breidung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8788,51 +8788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ν 1 and ν 5 fundamental bands of methyl cyanide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 517-518, pp.127-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9147,341 +9147,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined Analysis of Laser Optogalvanic and Fourier Transform Emission Spectra of NH2near its Barrier to Linearity</w:t>
+                <w:t xml:space="preserve">UV Laser Spectroscopy Using the Velocity-Modulation Technique: New Hot Bands of the B2Σ+u–X2Σ+g System of N+2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Hadj Bachir</w:t>
+                <w:t xml:space="preserve">D. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Vervloet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 193 (2), pp.326-353. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmsp.1998.7752⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 197 (1), pp.46-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmsp.1999.7894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424551v1</w:t>
+                <w:t xml:space="preserve">hal-02424549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV Laser Spectroscopy Using the Velocity-Modulation Technique: New Hot Bands of the B2Σ+u–X2Σ+g System of N+2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Combined Analysis of Laser Optogalvanic and Fourier Transform Emission Spectra of NH2near its Barrier to Linearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hadj Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Destombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T.R. Huet</w:t>
+                <w:t xml:space="preserve">M. Vervloet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 197 (1), pp.46-55. </w:t>
+              <w:t xml:space="preserve">, 1999, 193 (2), pp.326-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmsp.1999.7894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jmsp.1998.7752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424549v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Laser Photoacoustic Spectroscopy of OCS in the 12 000–13 000 cm−1 Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tranchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 196 (2), pp.265-273. </w:t>
@@ -9531,77 +9531,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational analysis of the vibrational hot bands of N2+ (A 2Πu–X 2Σg+) in the near-infrared region using velocity modulation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9686,51 +9686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pinchemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9789,90 +9789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser optogalvanic spectroscopy of N2 from the A3Σu+ metastable state in a corona excited supersonic expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vervloet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 270 (5-6), pp.533-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9957,64 +9957,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pinchemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 106 (22), pp.9044-9049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10042,265 +10042,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH2 transitions of cometary interest in the near infrared</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared Spectroscopy of the Amidogen Ion, NH+2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kabbadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zellagui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Destombes</w:t>
+                <w:t xml:space="preserve">D. Uy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Oka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 175 (2), pp.277-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmsp.1996.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230913v1</w:t>
+                <w:t xml:space="preserve">hal-04230892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Spectroscopy of the Amidogen Ion, NH+2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NH2 transitions of cometary interest in the near infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Uy</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Oka</w:t>
+                <w:t xml:space="preserve">H. Bolvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zellagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Destombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 311 (1), pp.343-346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230892v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational Analysis of the (6,3) Vibrational Band of the A2Πu-X2Σ+g System of N+2 Using Velocity Modulation and a Ti:Sapphire Laser</w:t>
               </w:r>
@@ -10415,77 +10415,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ν2 + ν3 − ν2 Band of NH+3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kabbadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Gabrys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Oka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 163 (1), pp.206-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10531,51 +10531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Spectroscopy of Highly Excited Vibrational Levels of Protonated Nitrogen, HN+2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kabbadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10583,51 +10583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D. Rehfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Gabrys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Oka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 163 (1), pp.180-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10686,51 +10686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational parameters for acetylene C2HD in the Ã1A″ electronic state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Abbouti Temsamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10828,64 +10828,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kabbadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 72 (1), pp.75-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10919,51 +10919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bending vibrational levels in C2D2 ( X ̃ 1Σ+ g )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11023,51 +11023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electronic state of acetylene: Geometry and axis-switching effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11133,509 +11133,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The band system of C2D2: Vibration-rotation constants for the state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">The electronic state of monodeuterated acetylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vander Auwera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Herman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Kinsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 137 (2), pp.396-419. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-2852(89)90182-3⟩</w:t>
+              <w:t xml:space="preserve">, 1989, 137 (2), pp.381-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-2852(89)90181-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230838v1</w:t>
+                <w:t xml:space="preserve">hal-04230825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy vibrational levels in the electronic state of C2D2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">The band system of C2D2: Vibration-rotation constants for the state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 137 (2), pp.427-429. </w:t>
+              <w:t xml:space="preserve">, 1989, 137 (2), pp.396-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-2852(89)90184-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0022-2852(89)90182-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230835v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy and vibrational couplings in the 3v 3 region of acetylene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Vervloet</w:t>
+                <w:t xml:space="preserve">Low-energy vibrational levels in the electronic state of C2D2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268978900100161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 137 (2), pp.427-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-2852(89)90184-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230814v1</w:t>
+                <w:t xml:space="preserve">hal-04230835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electronic state of monodeuterated acetylene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopy and vibrational couplings in the 3v 3 region of acetylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vervloet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 66 (2), pp.333-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268978900100161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-2852(89)90181-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04230825v1</w:t>
+                <w:t xml:space="preserve">hal-04230814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levels of the transbending normal mode of vibration in C2D2</w:t>
               </w:r>
@@ -11750,303 +11750,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSOLVATION OF α-PINENE OXIDE USING BROADBAND ROTATIONAL SPECTROSCOPY</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BROADBAND ROTATIONAL SPECTROSCOPY OF CUMINOL AND ITS WATER COMPLEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias M. Neeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Dijon (Bourgogne), France</w:t>
+              <w:t xml:space="preserve">76th International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Urbana-Champaign, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220067v1</w:t>
+                <w:t xml:space="preserve">hal-04220029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BROADBAND ROTATIONAL SPECTROSCOPY OF CUMINOL AND ITS WATER COMPLEX</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MICROSOLVATION OF α-PINENE OXIDE USING BROADBAND ROTATIONAL SPECTROSCOPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourreddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Urbana-Champaign, Illinois, United States</w:t>
+              <w:t xml:space="preserve">The 28th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220029v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave study of α-pinene-oxide with the new CP-FTMW spectrometer in Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elias M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12095,351 +12095,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROWAVE SPECTROSCOPY OF TERPENOIDS NON-COVALENTLY BONDED TO HYDROGEN SULFIDE</w:t>
+                <w:t xml:space="preserve">Rotational study of atmospheric volatile organic compounds using the new CP-FTMW spectrometer of Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elias M. Neeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Therese R. Huet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huet T.R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Urbana-Champaign (Illinois), United States</w:t>
+              <w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220213v1</w:t>
+                <w:t xml:space="preserve">hal-03696683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational study of atmospheric volatile organic compounds using the new CP-FTMW spectrometer of Lille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">MICROWAVE SPECTROSCOPY OF TERPENOIDS NON-COVALENTLY BONDED TO HYDROGEN SULFIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Huet T.R.</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Urbana-Champaign (Illinois), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696683v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROWAVE SPECTROSCOPY OF TERPENOIDS NON-COVALENTLY BONDED TO HYDROGEN SULFIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elias M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Urbana Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12464,103 +12464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROWAVE SPECTROSCOPY STUDY SUPPORTED BY QUANTUM CHEMISTRY CALCULATIONS OF LIMONA KETONE, A KEY OXIDATION PRODUCT OF LIMONENE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annunziata Savoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy (ISMS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Urbana Champaign, IL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12620,51 +12620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Colloquium on High-Resolution Molecular Spectroscopy (virtual conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12689,77 +12689,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW INVESTIGATION OF THE ROTATIONAL SPECTRUM OF SABINENE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Drean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th International Symposium on Molecular Spectroscopy (virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Urbana-Champaign (Illinois), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12784,90 +12784,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes DFT et ab initio appliquées au calcul de structures et énergies de complexes microsolvatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annunziata Savoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huet T.R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de spectroscopie moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13011,303 +13011,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISOTOPIC SUBSTITUTIONS UNVEILED THE IDENTIFICATION OF THE MORE STABLE CONFORMER OF FENCHOL AND OF ITS WATER COMPLEX</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TESTING THE PARITY SYMMETRY IN COLD CHIRAL MOLECULES USING VIBRATIONAL SPECTROSCOPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cournol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Tokunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Urbana Champaign, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220887v1</w:t>
+                <w:t xml:space="preserve">hal-04220909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TESTING THE PARITY SYMMETRY IN COLD CHIRAL MOLECULES USING VIBRATIONAL SPECTROSCOPY</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ISOTOPIC SUBSTITUTIONS UNVEILED THE IDENTIFICATION OF THE MORE STABLE CONFORMER OF FENCHOL AND OF ITS WATER COMPLEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias M. Neeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Urbana Champaign, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220909v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The jet-cooled high-resolution far-IR spectrum of formic acid cyclic dimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13349,90 +13349,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRUCTURE OF MICROSOLVATED VERBENONE DETERMINED BY MICROWAVE FOURIER TRANSFORM SPECTROSCOPY AND QUANTUM CHEMICAL CALCULATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annunziata Savoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Urbana Champaign, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13457,51 +13457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C-METHYL Formate in Orion-Kl Alma Observations and Spectroscopic Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel, Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13582,77 +13582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycolaldehyde and Acetic Acid: two isomers of astrophysical interest studied in the FIR region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse R Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13690,64 +13690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct absorption infrared spectroscopy of molecular complexes using a synchrotron source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moudens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13854,51 +13854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouzieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Balcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14007,51 +14007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14102,51 +14102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14210,51 +14210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Savoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14292,103 +14292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique du céto-limonène par spectroscopie micro-onde 2-20 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annunziata Savoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de spectroscopie moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14413,90 +14413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of hydrates of verbenone by microwave Fourier transform spectroscopy and computational chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annunziata Savoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Conference on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bilbao, Bizkaia, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14547,51 +14547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14646,90 +14646,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimerization equilibrium of infrared spectroscopy and electronic structure calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14861,51 +14861,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AB7DB1D"/>
+    <w:nsid w:val="04CD4A74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15092,51 +15092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/therese-huet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9104-5156" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120931494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-3535-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084791v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Neeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osseiran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Huet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147909" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0176546" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691911v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dr&#233;an" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Huet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M Neeman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R Huet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03368b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M. Neeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Osseiran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0084562" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130515" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807969v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#243;n Avil&#233;s Moreno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02717d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Burevschi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Loru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02995a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02995A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet T.R." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp06042a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Neeman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c04097" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp06678k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Willitsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Natale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merkt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1759289" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019957" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bteich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goubet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Motiyenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Huet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.12.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04011g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003726" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mar Quesada-Moreno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Aviles-Moreno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Jarman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600991" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06858" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Zakharenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Motiyenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Aviles Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06360" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424474v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neeman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Avil&#233;s-Moreno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01298e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01392866v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08724H" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.04.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zakharenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Motiyenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Aviles Moreno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kleiner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939636" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409958v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.03.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutl&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-U. Grabow" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levshakov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926942" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2015.09.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135284v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05684a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R. Huet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp55047h" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvajal Miguel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Field David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgensen Jes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisschop Suzanne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I., Haykal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Carvajal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B., Tercero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I., Kleiner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., L&#243;pez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322937" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424501v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Haykal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220632" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese R. Huet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Motyienko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecija" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/777/2/120" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840575v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.793888" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826903v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44305a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s L&#243;pez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-012-0142-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3267XQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Coudert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Huet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#248;llendal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219120" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424504v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilyushin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4740250" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tercero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvajal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424506v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partal Ure&#241;a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.11.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC8GX963-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailleux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258041" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424514v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegouso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sedes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554419" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirtog" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tremblay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp111507z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/2/1120" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424522v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Coudert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mollendal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2008.12.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7WF18K6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424518v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demyk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811456" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424519v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Partal Ure&#241;a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.03.046" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877921v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817361C" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M49JNG9R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424525v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ramon Aviles-Moreno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2008.02.031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8RCKHTP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Askeland" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M&#248;llendal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Uggerud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ramon Aviles Moreno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064152d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C1KPXSN1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03807933v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demaison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424528v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Aviles-Moreno" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.101" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK8V2JRK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2005.06.043" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81WFNWJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424530v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b510675c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083A4D17A462276398D88CFAED5D2281CD049E78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.11.100" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60SQ6X0Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424529v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062312t" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S865LXKB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424535v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aviles Moreno" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0443658" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R1VFD7SP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424536v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Ulenikov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Bekhtereva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Homiak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herregodts" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2852(03)00219-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J39JZKV2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerrinckx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970310001632426" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N Yurchenko" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carvajal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jensen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Herregodts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R Huet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00098-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ72QNHV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424540v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lecoutre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hadj Bachir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2002.8624" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDR3LHP6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424541v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Lin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B&#252;rger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bachir Mkadmi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Gui He" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Feng Yuan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1376393" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424542v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#252;rger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecoutre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breidung" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thiel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1367390" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424548v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(99)00243-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVKJPS4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424545v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Tashkun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Perevalov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Teffo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2000.8057" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBJMD7C1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424544v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Mkadmi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2000.8127" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE7A43B2E746E976C0FB69368252AF984147D558/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424551v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hadj Bachir" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Destombes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vervloet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1998.7752" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZWWKFSQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424549v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7894" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHBJ2R62-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424552v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranchart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olafsson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7853" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQFVFV83-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231065v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00110-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP8Z0H44-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231061v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinchemel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1998.7545" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N86KMLCP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230915v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Destombes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(97)00387-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCP3VDGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230922v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.474036" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230913v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bolvin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zellagui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230892v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kabbadj" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oka" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1996.0033" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424554v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.H. Bachir" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1995.1094" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFCDF82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230880v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Gabrys" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1994.1017" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG9HHLHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230885v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Rehfuss" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1994.1016" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QBVG7GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230866v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vander Auwera" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Abbouti Temsamani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(91)90038-C" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99VXGG4X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230861v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979100100031" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230850v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johns" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.459763" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230846v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Godefroid" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(90)90306-B" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT9P81DT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230838v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(89)90182-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B3GGT80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230835v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hamilton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W Field" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(89)90184-7" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4H7RZK7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230814v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268978900100161" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230825v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Kinsey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(89)90181-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4FJB8D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424564v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(88)90331-1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V1KV2RM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220067v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Moran" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pena" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabezas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddin Osseiran" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220029v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220094v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Damart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dekyndt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220213v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drean" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696683v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441562v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220235v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.RE07" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220642v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Neeman" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220242v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410141v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220760v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecordier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cournol" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. A. Tran" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santagata" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220887v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220856v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabath Bteich" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220877v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136345v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel, Carvajal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, Field" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin, Bergin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin, Neill" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877965v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916319v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452178v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzieres" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Balcon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3326356" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220054v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220045v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220676v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savoia" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drean" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220713v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredin Osseiran" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220929v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220951v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chrayteh" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dr&#233;an" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476658v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/therese-huet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9104-5156" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120931494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-3535-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084791v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Neeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osseiran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Huet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147909" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0176546" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M. Neeman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Osseiran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Huet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0084562" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dr&#233;an" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111643" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M Neeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R Huet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03368b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet T.R." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp06042a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Neeman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#243;n Avil&#233;s Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02717d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Burevschi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Loru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02995A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02995a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019957" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp06678k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c04097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Willitsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Natale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merkt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1759289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bteich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goubet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Motiyenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Huet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.12.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04011g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409941v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.04.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neeman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Avil&#233;s-Moreno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01298e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01392866v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Motiyenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08724H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mar Quesada-Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Aviles-Moreno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Jarman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600991" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06858" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Zakharenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Aviles Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06360" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zakharenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Motiyenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Aviles Moreno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kleiner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939636" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409958v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.03.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2015.09.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424481v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutl&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-U. Grabow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levshakov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926942" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135284v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05684a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvajal Miguel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Field David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgensen Jes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisschop Suzanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R. Huet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp55047h" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I., Haykal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Carvajal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B., Tercero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I., Kleiner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., L&#243;pez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322937" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424501v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Haykal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220632" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840575v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.793888" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese R. Huet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Motyienko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecija" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/777/2/120" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826903v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44305a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s L&#243;pez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-012-0142-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3267XQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904909v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tercero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvajal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Huet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117072" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904711v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Coudert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#248;llendal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219120" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilyushin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4740250" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424506v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partal Ure&#241;a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.11.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC8GX963-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailleux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258041" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424514v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegouso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sedes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554419" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirtog" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tremblay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp111507z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/2/1120" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817361C" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M49JNG9R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424522v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Coudert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mollendal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2008.12.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7WF18K6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424519v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Partal Ure&#241;a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.03.046" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424518v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811456" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424525v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ramon Aviles-Moreno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2008.02.031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8RCKHTP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Askeland" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M&#248;llendal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Uggerud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ramon Aviles Moreno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064152d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C1KPXSN1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03807933v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demaison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424528v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Aviles-Moreno" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.101" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK8V2JRK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2005.06.043" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81WFNWJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424530v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b510675c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083A4D17A462276398D88CFAED5D2281CD049E78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.11.100" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60SQ6X0Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424529v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062312t" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S865LXKB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424535v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aviles Moreno" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0443658" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R1VFD7SP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424537v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N Yurchenko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carvajal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jensen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Herregodts" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R Huet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00098-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ72QNHV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424536v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Ulenikov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Bekhtereva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Homiak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herregodts" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2852(03)00219-4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J39JZKV2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424539v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerrinckx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970310001632426" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424540v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lecoutre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hadj Bachir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2002.8624" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDR3LHP6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424541v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Lin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B&#252;rger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bachir Mkadmi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Gui He" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Feng Yuan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1376393" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424542v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#252;rger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecoutre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breidung" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thiel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1367390" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424548v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(99)00243-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVKJPS4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424545v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Tashkun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Perevalov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Teffo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2000.8057" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBJMD7C1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424544v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Mkadmi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2000.8127" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE7A43B2E746E976C0FB69368252AF984147D558/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424549v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7894" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHBJ2R62-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424551v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hadj Bachir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Destombes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vervloet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1998.7752" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZWWKFSQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424552v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranchart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olafsson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7853" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQFVFV83-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231065v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00110-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP8Z0H44-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231061v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinchemel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1998.7545" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N86KMLCP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230915v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Destombes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(97)00387-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCP3VDGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230922v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.474036" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230892v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kabbadj" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oka" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1996.0033" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230913v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bolvin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zellagui" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424554v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.H. Bachir" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1995.1094" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFCDF82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230880v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Gabrys" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1994.1017" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG9HHLHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230885v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Rehfuss" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1994.1016" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QBVG7GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230866v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vander Auwera" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Abbouti Temsamani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(91)90038-C" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99VXGG4X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230861v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979100100031" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230850v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johns" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.459763" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230846v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Godefroid" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(90)90306-B" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT9P81DT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230825v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hamilton" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Kinsey" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(89)90181-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4FJB8D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230838v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(89)90182-3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B3GGT80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230835v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W Field" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(89)90184-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4H7RZK7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230814v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268978900100161" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424564v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(88)90331-1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V1KV2RM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220029v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220067v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Moran" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pena" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabezas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddin Osseiran" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220094v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Damart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dekyndt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696683v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220213v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drean" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441562v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220235v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.RE07" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220642v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Neeman" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220242v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410141v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220760v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecordier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cournol" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. A. Tran" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santagata" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220887v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220856v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabath Bteich" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220877v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136345v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel, Carvajal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, Field" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin, Bergin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin, Neill" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877965v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916319v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452178v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzieres" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Balcon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3326356" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220054v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220045v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220676v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savoia" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drean" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220713v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredin Osseiran" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220929v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220951v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chrayteh" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dr&#233;an" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476658v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>