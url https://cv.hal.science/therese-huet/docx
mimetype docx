--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1212,265 +1212,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the complex network of non-covalent interactions in fenchone hydrates via rotational spectroscopy and quantum chemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Donatella Loru</w:t>
+                <w:t xml:space="preserve">Gas-phase hydration of nopinone: the interplay between theoretical methods and experiments unveils the conformational landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias M Neeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramón Avilés Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse R Huet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23 (36), pp.20686-20694. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp02995a⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 23 (33), pp.18137-18144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp02717d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219895v1</w:t>
+                <w:t xml:space="preserve">hal-03807969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase hydration of nopinone: the interplay between theoretical methods and experiments unveils the conformational landscape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Ramón Avilés Moreno</w:t>
+                <w:t xml:space="preserve">Disentangling the complex network of non-covalent interactions in fenchone hydrates via rotational spectroscopy and quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Burevschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Loru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse R Huet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23 (33), pp.18137-18144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp02717d⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 23 (36), pp.20686-20694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp02995a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807969v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsolvation of myrtenal studied by microwave spectroscopy highlights the role of quasi-hydrogen bonds in the stabilization of its hydrates</w:t>
               </w:r>
@@ -3580,274 +3580,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz spectroscopy of deuterated formaldehyde using a frequency multiplication chain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Huet</w:t>
+                <w:t xml:space="preserve">Spin-torsion effects in the hyperfine structure of methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gutlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-U. Grabow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levshakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (4), pp.044304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4926942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424480v1</w:t>
+                <w:t xml:space="preserve">hal-02424481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-torsion effects in the hyperfine structure of methanol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Levshakov</w:t>
+                <w:t xml:space="preserve">Terahertz spectroscopy of deuterated formaldehyde using a frequency multiplication chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Zakharenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Motiyenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Margulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143 (4), pp.044304. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 317, pp.41-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4926942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424481v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard free energy of the equilibrium between the trans-monomer and the cyclic-dimer of acetic acid in the gas phase from infrared spectroscopy</w:t>
               </w:r>
@@ -3961,286 +3961,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13C-methyl formate: observations of a sample of high mass star-forming regions including Orion-KL and spectroscopic characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cyclic ground state structure of the HF trimer revealed by far infrared jet-cooled Fourier transform spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Favre</w:t>
+                <w:t xml:space="preserve">B. Madebène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carvajal Miguel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bisschop Suzanne</w:t>
+                <w:t xml:space="preserve">Thérèse R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (10), pp.4797-4806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp55047h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076453v1</w:t>
+                <w:t xml:space="preserve">hal-00944403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cyclic ground state structure of the HF trimer revealed by far infrared jet-cooled Fourier transform spectroscopy.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Soulard</w:t>
+                <w:t xml:space="preserve">13C-methyl formate: observations of a sample of high mass star-forming regions including Orion-KL and spectroscopic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carvajal Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Madebène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Goubet</w:t>
+                <w:t xml:space="preserve">Field David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse R. Huet</w:t>
+                <w:t xml:space="preserve">Jorgensen Jes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bisschop Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 215 (2), pp.id. 25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944403v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz spectroscopy and first ISM detection of excited torsional states of 13C-methyl formate</w:t>
               </w:r>
@@ -4471,295 +4471,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the ν&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + ν&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; combination band of SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; in a supersonic jet expansion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thérèse R. Huet</w:t>
+                <w:t xml:space="preserve">The cm-, mm-, and sub-mm-wave spectrum of allyl isocyanide and radioastronomical observations in orion KL and the SgrB2 line surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Haykal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Margulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Motyienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ecija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2013.793888⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 777 (2), pp.120-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/777/2/120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840575v1</w:t>
+                <w:t xml:space="preserve">hal-00976696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cm-, mm-, and sub-mm-wave spectrum of allyl isocyanide and radioastronomical observations in orion KL and the SgrB2 line surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Ecija</w:t>
+                <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the ν&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + ν&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; combination band of SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; in a supersonic jet expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 777 (2), pp.120-128. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (14-15), pp.2154-2162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/777/2/120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2013.793888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976696v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The far infrared spectrum of naphthalene characterized by high resolution synchrotron FTIR spectroscopy and anharmonic DFT calculations.</w:t>
               </w:r>
@@ -4771,51 +4771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4989,429 +4989,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave and submillimeter spectroscopy and first ISM detection of 18O-methyl formate</w:t>
+                <w:t xml:space="preserve">Synchrotron FTIR spectroscopy of weak torsional bands: A case study of cis -methyl formate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tercero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Margulès</w:t>
+                <w:t xml:space="preserve">M. Tudorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carvajal</w:t>
+                <w:t xml:space="preserve">V. Ilyushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
+                <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. R. Huet</w:t>
+                <w:t xml:space="preserve">O. Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117072⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (6), pp.064304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4740250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904909v1</w:t>
+                <w:t xml:space="preserve">hal-02424504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The submillimeter-wave spectrum of the doubly deuterated species of methyl formate HCOOCD2H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. H. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Møllendal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 543, pp.A46/1-A46/6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201219120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron FTIR spectroscopy of weak torsional bands: A case study of cis -methyl formate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave and submillimeter spectroscopy and first ISM detection of 18O-methyl formate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vander Auwera</w:t>
+                <w:t xml:space="preserve">B. Tercero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pirali</w:t>
+                <w:t xml:space="preserve">M. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roy</w:t>
+                <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 137 (6), pp.064304. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 538, pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4740250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424504v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terpenes in the gas phase: The Far-IR spectrum of perillaldehyde</w:t>
               </w:r>
@@ -5423,64 +5423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Aviles Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tudorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Partal Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5677,64 +5677,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic hyperfine coupling of a methyl group undergoing internal rotation: A case study of methyl formate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tudorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5859,51 +5859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Madebène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (12), pp.2523-32. </w:t>
@@ -6088,77 +6088,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROTATIONAL SPECTRUM AND TENTATIVE DETECTION OF DCOOCH 3 -METHYL FORMATE IN ORION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Demaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6356,51 +6356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the geometry of a hydrogen bond on conformational stability: a theoretical and experimental study of ethyl carbamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6629,278 +6629,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpenes in the gas phase: The structural conformation of S-(–)-perillaldehyde investigated by microwave spectroscopy and quantum chemical calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Ramón Avilés Moreno</w:t>
+                <w:t xml:space="preserve">Rotational spectrum of 13 C 2 -methyl formate (HCOO 13 CH 3 ) and detection of the two 13 C-methyl formate in Orion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Margulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tercero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Partal Ureña</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Demyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 473 (1-3), pp.17-20. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 500 (3), pp.1109-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.03.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424519v1</w:t>
+                <w:t xml:space="preserve">hal-02424518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational spectrum of 13 C 2 -methyl formate (HCOO 13 CH 3 ) and detection of the two 13 C-methyl formate in Orion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Tercero</w:t>
+                <w:t xml:space="preserve">Terpenes in the gas phase: The structural conformation of S-(–)-perillaldehyde investigated by microwave spectroscopy and quantum chemical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramón Avilés Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Demyk</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco Partal Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jesús López González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Huet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 500 (3), pp.1109-1118. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 473 (1-3), pp.17-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424518v1</w:t>
+                <w:t xml:space="preserve">hal-02424519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugars in the gas phase: The conformational properties of erythrose, threose, and erythrulose characterized by quantum chemistry calculations</w:t>
               </w:r>
@@ -7980,432 +7980,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential parameters of PH3 obtained by simultaneous fitting of ab initio data and experimental vibrational band origins</w:t>
+                <w:t xml:space="preserve">Absolute line intensities in the ν 1 + 3ν 3 band of 12 C 2 H 2 by laser photoacoustic spectroscopy and Fourier transform spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.N Yurchenko</w:t>
+                <w:t xml:space="preserve">F. Herregodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Carvajal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T.R Huet</w:t>
+                <w:t xml:space="preserve">E. Kerrinckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(03)00098-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 101 (23-24), pp.3427-3438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970310001632426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424537v1</w:t>
+                <w:t xml:space="preserve">hal-02424539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution study of the 6ν1 P–H stretching band of the PHD2 molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.N. Ulenikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.S. Bekhtereva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Homiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herregodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 222 (2), pp.153-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-2852(03)00219-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute line intensities in the ν 1 + 3ν 3 band of 12 C 2 H 2 by laser photoacoustic spectroscopy and Fourier transform spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential parameters of PH3 obtained by simultaneous fitting of ab initio data and experimental vibrational band origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N Yurchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Herregodts</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Vander Auwera</w:t>
+                <w:t xml:space="preserve">M Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Herregodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 290 (1), pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(03)00098-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268970310001632426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02424539v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Photoacoustic Spectroscopy of OCS in the Region 10 890–14 000 cm−1</w:t>
               </w:r>
@@ -8417,51 +8417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fayt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8788,51 +8788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ν 1 and ν 5 fundamental bands of methyl cyanide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 517-518, pp.127-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8872,302 +8872,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13C16O2: Global Treatment of Vibrational–Rotational Spectra and First Observation of the 2ν1 + 5ν3 and ν1 + 2ν2 + 5ν3 Absorption Bands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Resolution Laser Photoacoustic Spectroscopy of HSiF3: The 5ν1 and 6ν1 Overtone Bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Tashkun</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E.B. Mkadmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bürger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 200 (2), pp.162-176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmsp.2000.8057⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 202 (2), pp.207-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmsp.2000.8127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424545v1</w:t>
+                <w:t xml:space="preserve">hal-02424544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Laser Photoacoustic Spectroscopy of HSiF3: The 5ν1 and 6ν1 Overtone Bands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">13C16O2: Global Treatment of Vibrational–Rotational Spectra and First Observation of the 2ν1 + 5ν3 and ν1 + 2ν2 + 5ν3 Absorption Bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Tashkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Perevalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Teffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 202 (2), pp.207-212. </w:t>
+              <w:t xml:space="preserve">, 2000, 200 (2), pp.162-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmsp.2000.8127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jmsp.2000.8057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424544v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV Laser Spectroscopy Using the Velocity-Modulation Technique: New Hot Bands of the B2Σ+u–X2Σ+g System of N+2</w:t>
               </w:r>
@@ -10396,341 +10396,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ν2 + ν3 − ν2 Band of NH+3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared Spectroscopy of Highly Excited Vibrational Levels of Protonated Nitrogen, HN+2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kabbadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.D. Rehfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Gabrys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Oka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 163 (1), pp.206-213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmsp.1994.1017⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 163 (1), pp.180-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmsp.1994.1016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230880v1</w:t>
+                <w:t xml:space="preserve">hal-04230885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Spectroscopy of Highly Excited Vibrational Levels of Protonated Nitrogen, HN+2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ν2 + ν3 − ν2 Band of NH+3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kabbadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Gabrys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Oka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 163 (1), pp.180-205. </w:t>
+              <w:t xml:space="preserve">, 1994, 163 (1), pp.206-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmsp.1994.1016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jmsp.1994.1017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230885v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational parameters for acetylene C2HD in the Ã1A″ electronic state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Abbouti Temsamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10841,51 +10841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kabbadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 72 (1), pp.75-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11023,51 +11023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electronic state of acetylene: Geometry and axis-switching effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11152,51 +11152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electronic state of monodeuterated acetylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11285,51 +11285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The band system of C2D2: Vibration-rotation constants for the state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11414,51 +11414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11782,51 +11782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Urbana-Champaign, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12095,269 +12095,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational study of atmospheric volatile organic compounds using the new CP-FTMW spectrometer of Lille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICROWAVE SPECTROSCOPY OF TERPENOIDS NON-COVALENTLY BONDED TO HYDROGEN SULFIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Huet T.R.</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Urbana-Champaign (Illinois), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696683v1</w:t>
+                <w:t xml:space="preserve">hal-04220213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROWAVE SPECTROSCOPY OF TERPENOIDS NON-COVALENTLY BONDED TO HYDROGEN SULFIDE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotational study of atmospheric volatile organic compounds using the new CP-FTMW spectrometer of Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias M. Neeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Therese R. Huet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huet T.R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Urbana-Champaign (Illinois), United States</w:t>
+              <w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220213v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROWAVE SPECTROSCOPY OF TERPENOIDS NON-COVALENTLY BONDED TO HYDROGEN SULFIDE</w:t>
               </w:r>
@@ -12395,51 +12395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Urbana Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12490,77 +12490,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annunziata Savoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy (ISMS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Urbana Champaign, IL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12620,51 +12620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Colloquium on High-Resolution Molecular Spectroscopy (virtual conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12702,64 +12702,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW INVESTIGATION OF THE ROTATIONAL SPECTRUM OF SABINENE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Drean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th International Symposium on Molecular Spectroscopy (virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Urbana-Champaign (Illinois), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13155,51 +13155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISOTOPIC SUBSTITUTIONS UNVEILED THE IDENTIFICATION OF THE MORE STABLE CONFORMER OF FENCHOL AND OF ITS WATER COMPLEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Urbana Champaign, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13250,51 +13250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13375,64 +13375,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annunziata Savoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Urbana Champaign, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13457,51 +13457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C-METHYL Formate in Orion-Kl Alma Observations and Spectroscopic Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel, Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14007,51 +14007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14102,51 +14102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14210,51 +14210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Savoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. R. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14318,77 +14318,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annunziata Savoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de spectroscopie moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14452,51 +14452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annunziata Savoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Conference on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bilbao, Bizkaia, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14861,51 +14861,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04CD4A74"/>
+    <w:nsid w:val="75006891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15092,51 +15092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/therese-huet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9104-5156" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120931494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-3535-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084791v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Neeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osseiran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Huet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147909" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0176546" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M. Neeman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Osseiran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Huet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0084562" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dr&#233;an" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111643" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M Neeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R Huet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03368b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet T.R." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp06042a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Neeman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#243;n Avil&#233;s Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02717d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Burevschi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Loru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02995A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02995a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019957" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp06678k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c04097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Willitsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Natale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merkt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1759289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bteich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goubet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Motiyenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Huet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.12.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04011g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409941v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.04.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neeman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Avil&#233;s-Moreno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01298e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01392866v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Motiyenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08724H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mar Quesada-Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Aviles-Moreno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Jarman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600991" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06858" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Zakharenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Aviles Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06360" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zakharenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Motiyenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Aviles Moreno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kleiner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939636" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409958v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.03.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2015.09.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424481v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutl&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-U. Grabow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levshakov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926942" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135284v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05684a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvajal Miguel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Field David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgensen Jes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisschop Suzanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R. Huet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp55047h" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I., Haykal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Carvajal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B., Tercero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I., Kleiner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., L&#243;pez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322937" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424501v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Haykal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220632" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840575v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.793888" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese R. Huet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Motyienko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecija" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/777/2/120" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826903v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44305a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s L&#243;pez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-012-0142-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3267XQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904909v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tercero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvajal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Huet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117072" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904711v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Coudert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#248;llendal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219120" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilyushin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4740250" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424506v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partal Ure&#241;a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.11.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC8GX963-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailleux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258041" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424514v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegouso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sedes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554419" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirtog" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tremblay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp111507z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/2/1120" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817361C" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M49JNG9R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424522v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Coudert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mollendal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2008.12.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7WF18K6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424519v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Partal Ure&#241;a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.03.046" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424518v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811456" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424525v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ramon Aviles-Moreno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2008.02.031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8RCKHTP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Askeland" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M&#248;llendal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Uggerud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ramon Aviles Moreno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064152d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C1KPXSN1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03807933v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demaison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424528v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Aviles-Moreno" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.101" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK8V2JRK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2005.06.043" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81WFNWJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424530v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b510675c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083A4D17A462276398D88CFAED5D2281CD049E78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.11.100" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60SQ6X0Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424529v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062312t" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S865LXKB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424535v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aviles Moreno" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0443658" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R1VFD7SP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424537v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N Yurchenko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carvajal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jensen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Herregodts" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R Huet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00098-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ72QNHV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424536v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Ulenikov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Bekhtereva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Homiak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herregodts" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2852(03)00219-4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J39JZKV2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424539v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerrinckx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970310001632426" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424540v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lecoutre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hadj Bachir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2002.8624" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDR3LHP6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424541v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Lin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B&#252;rger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bachir Mkadmi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Gui He" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Feng Yuan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1376393" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424542v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#252;rger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecoutre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breidung" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thiel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1367390" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424548v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(99)00243-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVKJPS4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424545v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Tashkun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Perevalov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Teffo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2000.8057" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBJMD7C1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424544v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Mkadmi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2000.8127" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE7A43B2E746E976C0FB69368252AF984147D558/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424549v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7894" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHBJ2R62-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424551v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hadj Bachir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Destombes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vervloet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1998.7752" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZWWKFSQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424552v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranchart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olafsson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7853" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQFVFV83-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231065v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00110-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP8Z0H44-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231061v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinchemel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1998.7545" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N86KMLCP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230915v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Destombes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(97)00387-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCP3VDGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230922v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.474036" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230892v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kabbadj" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oka" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1996.0033" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230913v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bolvin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zellagui" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424554v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.H. Bachir" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1995.1094" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFCDF82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230880v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Gabrys" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1994.1017" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG9HHLHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230885v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Rehfuss" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1994.1016" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QBVG7GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230866v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vander Auwera" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Abbouti Temsamani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(91)90038-C" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99VXGG4X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230861v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979100100031" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230850v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johns" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.459763" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230846v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Godefroid" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(90)90306-B" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT9P81DT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230825v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hamilton" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Kinsey" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(89)90181-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4FJB8D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230838v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(89)90182-3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B3GGT80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230835v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W Field" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(89)90184-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4H7RZK7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230814v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268978900100161" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424564v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(88)90331-1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V1KV2RM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220029v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220067v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Moran" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pena" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabezas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddin Osseiran" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220094v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Damart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dekyndt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696683v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220213v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drean" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441562v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220235v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.RE07" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220642v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Neeman" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220242v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410141v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220760v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecordier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cournol" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. A. Tran" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santagata" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220887v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220856v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabath Bteich" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220877v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136345v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel, Carvajal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, Field" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin, Bergin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin, Neill" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877965v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916319v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452178v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzieres" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Balcon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3326356" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220054v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220045v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220676v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savoia" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drean" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220713v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredin Osseiran" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220929v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220951v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chrayteh" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dr&#233;an" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476658v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/therese-huet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9104-5156" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120931494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-3535-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084791v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Neeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osseiran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Huet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147909" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0176546" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M. Neeman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Osseiran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Huet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0084562" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dr&#233;an" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111643" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M Neeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R Huet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03368b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet T.R." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp06042a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Neeman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#243;n Avil&#233;s Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02717d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Burevschi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Loru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02995A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp02995a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019957" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp06678k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c04097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Willitsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Natale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merkt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1759289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bteich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goubet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Motiyenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Huet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.12.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04011g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409941v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.04.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neeman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Avil&#233;s-Moreno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01298e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01392866v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Motiyenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08724H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mar Quesada-Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Aviles-Moreno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Jarman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600991" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06858" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Zakharenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Aviles Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06360" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zakharenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Motiyenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Aviles Moreno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kleiner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939636" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409958v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.03.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutl&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-U. Grabow" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levshakov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926942" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2015.09.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135284v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05684a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R. Huet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp55047h" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvajal Miguel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Field David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgensen Jes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisschop Suzanne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I., Haykal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Carvajal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B., Tercero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I., Kleiner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., L&#243;pez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322937" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424501v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Haykal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220632" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese R. Huet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Motyienko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecija" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/777/2/120" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840575v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.793888" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826903v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44305a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s L&#243;pez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-012-0142-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3267XQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424504v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilyushin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4740250" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Coudert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Huet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#248;llendal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219120" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tercero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvajal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424506v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partal Ure&#241;a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.11.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC8GX963-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailleux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258041" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424514v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegouso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sedes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554419" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirtog" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tremblay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp111507z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/2/1120" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817361C" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M49JNG9R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424522v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Coudert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mollendal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2008.12.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7WF18K6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424518v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demyk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811456" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Partal Ure&#241;a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.03.046" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424525v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ramon Aviles-Moreno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2008.02.031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8RCKHTP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Askeland" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M&#248;llendal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Uggerud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ramon Aviles Moreno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064152d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C1KPXSN1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03807933v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demaison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424528v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Aviles-Moreno" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.101" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK8V2JRK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2005.06.043" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81WFNWJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424530v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b510675c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083A4D17A462276398D88CFAED5D2281CD049E78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.11.100" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60SQ6X0Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424529v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062312t" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S865LXKB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424535v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aviles Moreno" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0443658" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R1VFD7SP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424539v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herregodts" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerrinckx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970310001632426" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424536v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Ulenikov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Bekhtereva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Homiak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2852(03)00219-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J39JZKV2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N Yurchenko" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carvajal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jensen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Herregodts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R Huet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00098-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ72QNHV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424540v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lecoutre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hadj Bachir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2002.8624" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDR3LHP6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424541v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Lin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B&#252;rger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bachir Mkadmi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Gui He" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Feng Yuan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1376393" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424542v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#252;rger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecoutre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breidung" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thiel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1367390" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424548v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(99)00243-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVKJPS4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424544v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Mkadmi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2000.8127" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE7A43B2E746E976C0FB69368252AF984147D558/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424545v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Tashkun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Perevalov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Teffo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.2000.8057" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBJMD7C1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424549v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7894" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHBJ2R62-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424551v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hadj Bachir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Destombes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vervloet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1998.7752" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZWWKFSQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424552v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranchart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olafsson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7853" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQFVFV83-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231065v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00110-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP8Z0H44-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231061v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinchemel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1998.7545" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N86KMLCP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230915v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Destombes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(97)00387-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCP3VDGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230922v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.474036" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230892v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kabbadj" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oka" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1996.0033" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230913v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bolvin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zellagui" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424554v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.H. Bachir" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1995.1094" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFCDF82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230885v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Rehfuss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Gabrys" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1994.1016" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QBVG7GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230880v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1994.1017" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG9HHLHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230866v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vander Auwera" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Abbouti Temsamani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(91)90038-C" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99VXGG4X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230861v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979100100031" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230850v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johns" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.459763" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230846v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Godefroid" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(90)90306-B" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT9P81DT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230825v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hamilton" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Kinsey" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(89)90181-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4FJB8D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230838v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(89)90182-3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B3GGT80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230835v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W Field" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(89)90184-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4H7RZK7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230814v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268978900100161" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424564v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(88)90331-1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V1KV2RM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220029v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220067v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Moran" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pena" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabezas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddin Osseiran" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220094v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Damart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dekyndt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220213v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drean" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696683v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441562v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220235v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.RE07" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220642v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Neeman" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220242v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410141v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220760v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecordier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cournol" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. A. Tran" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santagata" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220887v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220856v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabath Bteich" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220877v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136345v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel, Carvajal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, Field" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin, Bergin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin, Neill" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877965v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916319v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452178v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzieres" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Balcon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3326356" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220054v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220045v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220676v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savoia" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drean" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220713v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredin Osseiran" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220929v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220951v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chrayteh" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dr&#233;an" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476658v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>