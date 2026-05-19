--- v0 (2026-03-20)
+++ v1 (2026-05-19)
@@ -66,1203 +66,1285 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse et premiers résultats d'une recherche collaborative. Les reconversions professionnelles radicales au prisme de la formation des adultes.</w:t>
+                <w:t xml:space="preserve">Parcours de formation : exploration de 10 situations de reconversions radicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Haudiquet</w:t>
+                <w:t xml:space="preserve">Stéphanie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les reconversions professionnelles radicales : quels enjeux pour la formation des adultes ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trigone - CIREL, Nov 2024, Villeneuve d'Ascq (Lille), France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris cnam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795659v1</w:t>
+                <w:t xml:space="preserve">hal-05601478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des besoins de formation</w:t>
+                <w:t xml:space="preserve">Genèse et premiers résultats d'une recherche collaborative. Les reconversions professionnelles radicales au prisme de la formation des adultes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
+                <w:t xml:space="preserve">Agathe Haudiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche en Éducation et en Formation (AREF), Nov 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Les reconversions professionnelles radicales : quels enjeux pour la formation des adultes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trigone - CIREL, Nov 2024, Villeneuve d'Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05270458v1</w:t>
+                <w:t xml:space="preserve">hal-04795659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins de formation et démarche qualité. Dans Raquel Beserril Ortega et Thérèse Levené (coord).</w:t>
+                <w:t xml:space="preserve">Analyse des besoins en formation et formation en situation de travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Analyses des besoins de formation . Actualités d’une démarche pour concevoir des formations ». Congrès international de l’AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">6e colloque international de Didactique professionnelle,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Recherche et Pratiques en Didactique Professionnelle (RPDP), Haute École de Travail social de Lausanne (HETSL) et Université de Genève, Jun 2022, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098963v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des besoins en formation et formation en situation de travail.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses des besoins de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque international de Didactique professionnelle,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Recherche et Pratiques en Didactique Professionnelle (RPDP), Haute École de Travail social de Lausanne (HETSL) et Université de Genève, Jun 2022, Lausanne ( CH), Suisse</w:t>
+              <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Éducation et en Formation (AREF), Nov 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302577v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium: Analyse des besoins de formation Actualités d’une démarche pour concevoir des formations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Besoins de formation et démarche qualité. Dans Raquel Beserril Ortega et Thérèse Levené (coord).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation (AREF), Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Symposium « Analyses des besoins de formation . Actualités d’une démarche pour concevoir des formations ». Congrès international de l’AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097377v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des besoins en formation et formation en situation de travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symposium: Analyse des besoins de formation Actualités d’une démarche pour concevoir des formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque international de Didactique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haute École de Travail social de Lausanne (HETSL) et Université de Genève. Campus HETSL, 15-17, Jun 2022, Lausanne (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation (AREF), Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04091202v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former en situation de travail : une rencontre heureuse entre la formation et le travail ? Le cas d’un dispositif de formation visant l’installation de maraîchers en agriculture paysanne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse des besoins en formation et formation en situation de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Levené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque international de Didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haute École de Travail social de Lausanne (HETSL) et Université de Genève. Campus HETSL, 15-17, Jun 2022, Lausanne (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04091204v1</w:t>
+                <w:t xml:space="preserve">halshs-04091202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’installer en agriculture paysanne : faire et se faire en situation de travail pour devenir maraîcher</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Former en situation de travail : une rencontre heureuse entre la formation et le travail ? Le cas d’un dispositif de formation visant l’installation de maraîchers en agriculture paysanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles. Faire et se faire.. 22-25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">6e colloque international de Didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute École de Travail social de Lausanne (HETSL) et Université de Genève. Campus HETSL, 15-17, Jun 2022, Lausanne (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04091198v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04091204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’installer en agriculture paysanne : faire et se faire en situation de travail pour devenir maraîcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, PARIS, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles. Faire et se faire.. 22-25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580519v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04091198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ALLIANCE DE TRAVAIL DANS LA PRATIQUE DE CONSEIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’installer en agriculture paysanne : faire et se faire en situation de travail pour devenir maraîcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Didactique Professionnelle 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Longueuil, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444707v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alliance de travail dans la pratique de conseil</w:t>
+                <w:t xml:space="preserve">L’ALLIANCE DE TRAVAIL DANS LA PRATIQUE DE CONSEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Brabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former et développer l'intelligence professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association RPDP en partenariat avec l'Université de Sherbrooke Longueuil, Oct 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque International de Didactique Professionnelle 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Longueuil, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355569v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexivité et régulation des pratiques par l’auto-évaluation du niveau de maîtrise professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Perrault</w:t>
+                <w:t xml:space="preserve">L'alliance de travail dans la pratique de conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Levené</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 4ème colloque du gEvaPE : Former, accompagner et évaluer les pratiques : tension et enjeux en situation d'alternance.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Former et développer l'intelligence professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association RPDP en partenariat avec l'Université de Sherbrooke Longueuil, Oct 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683508v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques professionnelles des enseignants chiliens au regard des changements sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexivité et régulation des pratiques par l’auto-évaluation du niveau de maîtrise professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AMSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">Actes du 4ème colloque du gEvaPE : Former, accompagner et évaluer les pratiques : tension et enjeux en situation d'alternance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817233v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pratiques professionnelles des enseignants chiliens au regard des changements sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Levené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AMSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">École publique / École privée et l’évaluation des performances des élèves - Le contexte scolaire chilien et le système de mesure de la qualité de l'enseignement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Sociologie et didactiques vers une transgression des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1272,267 +1354,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les besoins de formation… De leur identification à leur satisfaction - Eléments d’une réflexion théorique et pratique. Conférence à destination d'étudiants du master MIFA (Métiers de l'Insertion et de la Formation des Adultes) Institut des Sciences et Pratiques d'Éducation et de Formation (ISPEF) Université Lumière Lyon 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliances de travail et autonomie. Les nouvelles orientations du conseil en évolution professionnelle ?, Séminaire de recherche (Trigone-Proféor), Villeneuve d’Ascq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Boancă</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Levené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ruffin-Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences, parcours, contextes résidentiels et rapports à la formation des adultes peu qualifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00529887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1542,1104 +1624,1104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CONSEIL EN EVOLUTION PROFESSIONNELLE ET LE DEVELOPPEMENT DES CAPACITES D’AGIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autoévaluation accompagnée et contractualisée : quels effets sur le développement professionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autoévaluation accompagnée et contractualisée : Quelles retombées sur le développement professionnel? Ce qu’en disent les futurs enseignants et formateurs d’adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autoévaluation accompagnée et contractualisée : quels effets sur le développement professionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35(1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alliance de travail au service de l'évolution professionnelle : les pratiques en construction du CEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Boancă</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travailleurs sociaux à l’épreuve de l’efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Soigner et prendre soin d'autrui : quels enjeux pour l'éducation et la formation ?, 6 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1040616ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de l’enfance : les résistances face au new public management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et actions sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation : vers une reconnaissance du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation au coeur du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonction, Formation et Compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques d'insertion : quelle pertinence pour les &amp;quot;inemployables&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires professionnelles et rapports à la formation d'adultes et jeunes adultes en parcours d'insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/savo.026.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion et rapports au temps Diversité-VEI, 158, 73-79</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet institutionnel en établissement médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agents de l’action sociale peuvent-ils être force de proposition, pour quel changement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2649,440 +2731,440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des méthodes pédagogiques innovantes utilisées dans le cadre du dispositif Pass installation APTEA, pour la filière maraîchage. Rapport de recherche pour le contrat de recherche entre l’équipe Trigone-CIREL et l’association Initiatives Paysannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lille. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04091235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à communiquer avec les patient.e.s présentant la maladie d’Alzheimer ou autres maladies apparentées par la simulation. Premiers résultats de la recherche en Éducation et Formation menée par l’équipe Trigone (laboratoire CIREL, Université de Lille), de 2018 à 2021, dans le cadre du Projet VirtuAlz financé par l’ANR (ANR-17-CE19-0028)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
+                <w:t xml:space="preserve">VirtuAlz (ANR-17-CE19-0028). Apprendre à communiquer avec les patient.es présentant la maladie d’Alzheimer ou autres maladies apparentées par la simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vanderstichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Levené</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vanderstichel</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-04091232v1</w:t>
+                <w:t xml:space="preserve">hal-03709328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VirtuAlz (ANR-17-CE19-0028). Apprendre à communiquer avec les patient.es présentant la maladie d’Alzheimer ou autres maladies apparentées par la simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre à communiquer avec les patient.e.s présentant la maladie d’Alzheimer ou autres maladies apparentées par la simulation. Premiers résultats de la recherche en Éducation et Formation menée par l’équipe Trigone (laboratoire CIREL, Université de Lille), de 2018 à 2021, dans le cadre du Projet VirtuAlz financé par l’ANR (ANR-17-CE19-0028)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Becerril-Ortega</w:t>
+                <w:t xml:space="preserve">Hélène Vanderstichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vanderstichel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2021</w:t>
+              <w:t xml:space="preserve">Université de Lille. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709328v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04091232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement dans le cadre du CEP. Quelle professionnalisation des conseillers ? Quelle sécurisation des parcours professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pagoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Boancă</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Levené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIREL, avec le soutien du CNEFP. 2019, pp.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3092,499 +3174,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alliance de travail à l’épreuve du conseil en évolution professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'accompagnement dans le cadre du conseil en évolution professionnelle (CEP) Professionnalisation des conseillers et sécurisation des parcours professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissances et Savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sciences sociales, 9782342360523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La demande de conseil. Une analyse sociologique de « bénéficiaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Pagoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’accompagnement dans le cadre du conseil en évolution professionnelle Professionnalisation des conseillers et sécurisation des parcours professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances et Savoirs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Sciences sociales, 9782342360523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.425-431, 2022, De Boeck Supérieur, 9782807340534. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.jorro.2022.01.0425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer une expérience de recherche-action de type stratégique à laune du projet institutionnel : quels enseignements pour la transformation sociale ? Recherche-action et transformations sociales, Françoise CRÉZÉ (coord, ), Paris, LHarmattan, pp87-106</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Verspieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Recherche-action et transformations sociales, Françoise CRÉZÉ (coord, ), Paris, LHarmattan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image de l'exclu et rapport à l'usager en éducation spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In BRESSON Maryse (dir). La psychologisation de l’intervention sociale : mythes et réalités. Paris. L’Harmattan, pp.107-118</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3594,105 +3676,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail social et contrôle social, la fonction de l'éducation spécialisée, Bruxelles : Contradictions, 132 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Levené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3839,51 +3921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Haudiquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leven&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444707v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fischer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brabant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perrault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boanc&#259;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruffin-Beck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040616ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.026.0085" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pagoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.connaissances-savoirs.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Verspieren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leven&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Haudiquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270458v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brabant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683508v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perrault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boanc&#259;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruffin-Beck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529887v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040616ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.026.0085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pagoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.connaissances-savoirs.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0425" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Verspieren" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>