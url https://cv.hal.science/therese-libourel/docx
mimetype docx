--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -2141,303 +2141,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based classification of remote sensing images using spectral rules</w:t>
+                <w:t xml:space="preserve">Estimating babassu palm density using automatic palm tree detection with very high spatial resolution satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Andrés</w:t>
+                <w:t xml:space="preserve">Alessio Moreira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Arvor</w:t>
+                <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+                <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Durieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Izildinha de Souza Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102, pp.158-166. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193, pp.40 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2017.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01501708v1</w:t>
+                <w:t xml:space="preserve">ird-01715147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating babassu palm density using automatic palm tree detection with very high spatial resolution satellite images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology-based classification of remote sensing images using spectral rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Moreira dos Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danielle Mitja</w:t>
+                <w:t xml:space="preserve">Damien Arvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Delaître</w:t>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Demagistri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.158-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2017.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-01715147v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01501708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire Scientifique en Appui à la GEstion de la Santé sur un territoire (OSAGE-S)</w:t>
               </w:r>
@@ -2736,51 +2736,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Cavarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dégallier</w:t>
+                <w:t xml:space="preserve">Nicolas Degallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Descloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -6326,51 +6326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Sirakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Moreira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol González-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6769,303 +6769,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points de vue ontologiques sur les transitions des systèmes de peuplement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Sanders L. </w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léna Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peupler la terre : De la préhistoire à l’ère des métropoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peupler la terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566375v1</w:t>
+                <w:t xml:space="preserve">halshs-05273095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Points de vue ontologiques sur les transitions des systèmes de peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Léna Sanders. </w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peupler la terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peupler la terre : De la préhistoire à l’ère des métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.435-459, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-05273095v1</w:t>
+                <w:t xml:space="preserve">hal-03566375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition 5 : Modéliser les mutations territoriales de l'Âge du Fer dans le midi de la Gaule (VIe-Ve siècles av. J.-C.)</w:t>
               </w:r>
@@ -7422,51 +7422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8091,51 +8091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to assist environmental information processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pierkot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9192,51 +9192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentation de l'espace et du temps dans les SIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (1), Hermès Science Publications, 1999, Revue Internationale de Géomatique, 2-7462-0033-3</w:t>
@@ -10648,51 +10648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Modeling of Moving Objects Data to Detect the Remarkable Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojdeh Soltan Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10940,338 +10940,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation et une analyse des exigences spatio-temporelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurent</w:t>
+                <w:t xml:space="preserve">Modèle sémantique de trajectoire d’objet mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojdeh Soltan Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Quinqueton</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fagot Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Grenoble, France. pp.51-66</w:t>
+              <w:t xml:space="preserve">SAGEO'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01380610v1</w:t>
+                <w:t xml:space="preserve">hal-01828968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle sémantique de trajectoire d’objet mobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mojdeh Soltan Mohammadi</w:t>
+                <w:t xml:space="preserve">Vers une modélisation et une analyse des exigences spatio-temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ponsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fagot Christophe</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Quinqueton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France. pp.51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828968v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01380610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies ouvertes d'intégration de règles métiers géomatiques dans un système d'information de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ponsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Quinqueton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO: Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France. pp.529-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11680,51 +11680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11762,90 +11762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Geographic Requirements Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Quinqueton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KMIKS: Knowledge Management, Information and Knowledge Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11909,51 +11909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11985,291 +11985,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Epidemiological Dengue Fever Data from Brazil: A Gradual Pattern Based Geographical Information System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un paradigme ontologique d'interprétation des images de télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yogi Satrya Aryadinata</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_42⟩</w:t>
+              <w:t xml:space="preserve">SAGEO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/HSP.y.1-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01381088v1</w:t>
+                <w:t xml:space="preserve">hal-01995826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un paradigme ontologique d'interprétation des images de télédétection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Arvor</w:t>
+                <w:t xml:space="preserve">Mining Epidemiological Dengue Fever Data from Brazil: A Gradual Pattern Based Geographical Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogi Satrya Aryadinata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christovam Barcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Jul 2014, Montpellier, France. pp.414-423, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/HSP.y.1-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995826v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01381088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the population dynamics of a native plant: application to sustainable management of the babassu palm tree in Brazil</w:t>
               </w:r>
@@ -12393,51 +12393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and components for creating scientific workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13113,64 +13113,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire virtuel pour diffuser et réutiliser l'expertise en télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13208,51 +13208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic nets for object-oriented land cover mapping: a preliminary example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Kosmidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13333,77 +13333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach for Verifying Workflow Validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Runtong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13467,51 +13467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement de workflow scientifique Validation et conformités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13588,51 +13588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laporte Marie-Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13696,51 +13696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13791,51 +13791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pierkot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14063,64 +14063,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau langage de workflow pour les sciences expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14355,159 +14355,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00203674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Control Architectures Design Process: Patterns, Components and Object Petri Nets in use</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dony</w:t>
+                <w:t xml:space="preserve">Integration of Data Sources for Plant Genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larmande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tranchant-Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO: International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Setubal, Portugal. pp.223-229</w:t>
+              <w:t xml:space="preserve">ICEIS'06: 8th International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paphos, Cyprus. pp.314-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00134369v1</w:t>
+                <w:t xml:space="preserve">lirmm-00093998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing, Implementing and Reusing Controller's Behaviors and Interactions</w:t>
+                <w:t xml:space="preserve">Formalizing, Implemeting and Reusing Controllers Behavior and Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
@@ -14525,218 +14538,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESA'06: IEEE-IMACS Int. Conf. on Computational Engineering in Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.58-69</w:t>
+              <w:t xml:space="preserve">CESA'06: IEEE-IMACS International Conference on Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00368171v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00135674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Data Sources for Plant Genomics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+                <w:t xml:space="preserve">Managing Control Architectures Design Process: Patterns, Components and Object Petri Nets in use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEIS'06: 8th International Conference on Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Paphos, Cyprus. pp.314-318</w:t>
+              <w:t xml:space="preserve">ICINCO: International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Setubal, Portugal. pp.223-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00093998v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00134369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing, Implemeting and Reusing Controllers Behavior and Interactions</w:t>
+                <w:t xml:space="preserve">Formalizing, Implementing and Reusing Controller's Behaviors and Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
@@ -14754,73 +14754,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESA'06: IEEE-IMACS International Conference on Computational Engineering in Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.8</w:t>
+              <w:t xml:space="preserve">CESA'06: IEEE-IMACS Int. Conf. on Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.58-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00135674v1</w:t>
+                <w:t xml:space="preserve">lirmm-00368171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Service to Customize the Structure of a Geographic Dataset.</w:t>
               </w:r>
@@ -15120,303 +15120,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Metadata Service for Managing Spatial Resources of Coastal Areas</w:t>
+                <w:t xml:space="preserve">Système d'Information pour la Gestion Intégrée des Zones Côtières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Divol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoastGIS: Defining and Building a Marine and Coastal Spatial Data Infrastructure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Aberdeen, British Virgin Islands</w:t>
+              <w:t xml:space="preserve">SAGEO: Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106095v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'Information pour la Gestion Intégrée des Zones Côtières</w:t>
+                <w:t xml:space="preserve">A Metadata Service for Managing Spatial Resources of Coastal Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO: Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Avignon, France</w:t>
+              <w:t xml:space="preserve">CoastGIS: Defining and Building a Marine and Coastal Spatial Data Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Aberdeen, British Virgin Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106094v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface adaptable de requêtes pour un service de métadonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15638,217 +15638,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métadonnées et Information spatiale. Application à la gestion intégrée de la zone côtière.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Barde</w:t>
+                <w:t xml:space="preserve">Méthodologie d'Aide à la Conception de Systèmes d'Information Géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDN: Semaine du Document Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00001239v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'Aide à la Conception de Systèmes d'Information Géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Miralles</w:t>
+                <w:t xml:space="preserve">Métadonnées et Information spatiale. Application à la gestion intégrée de la zone côtière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.17-32</w:t>
+              <w:t xml:space="preserve">SDN: Semaine du Document Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108852v1</w:t>
+                <w:t xml:space="preserve">sic_00001239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche MDA pour la Conception d'Applications SIG</w:t>
               </w:r>
@@ -16018,813 +16018,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métadonnées et information spatiale. Application à la gestion intégrée de la zone côtière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Barde</w:t>
+                <w:t xml:space="preserve">Méthodologie d`aide à la conception de Systèmes d`Information Géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du document numérique, La Rochelle, 21-25 juin 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.10</w:t>
+              <w:t xml:space="preserve">ALCAA Agents Logiciels - Coopération Apprentissage - Activité humaine CNRS LIRMM UM2 Université de Pau, Montpellier, 17-18 juin 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586277v1</w:t>
+                <w:t xml:space="preserve">hal-02583400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d`aide à la conception de Systèmes d`Information Géographique</w:t>
+                <w:t xml:space="preserve">Démarche MDA pour la conception d`applications SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALCAA Agents Logiciels - Coopération Apprentissage - Activité humaine CNRS LIRMM UM2 Université de Pau, Montpellier, 17-18 juin 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.16</w:t>
+              <w:t xml:space="preserve">XXIIème Congrès INFORSID et IIIème workshop sur les objets composants et modèles dans l`ingénierie des Systèmes d`Information, Biarritz, 25 mai 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583400v1</w:t>
+                <w:t xml:space="preserve">hal-02583401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche MDA pour la conception d`applications SIG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Miralles</w:t>
+                <w:t xml:space="preserve">Métadonnées et information spatiale. Application à la gestion intégrée de la zone côtière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Congrès INFORSID et IIIème workshop sur les objets composants et modèles dans l`ingénierie des Systèmes d`Information, Biarritz, 25 mai 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.9</w:t>
+              <w:t xml:space="preserve">Semaine du document numérique, La Rochelle, 21-25 juin 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583401v1</w:t>
+                <w:t xml:space="preserve">hal-02586277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposals for Multiple to Single Inheritance Transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
+                <w:t xml:space="preserve">Vers une Méthodologie Logicielle pour la Robotique d'intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASPEGHI: Managing SPEcialization/Generalization Hierarchies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Oslo, Norway. pp.21-26</w:t>
+              <w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108779v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une Méthodologie Logicielle pour la Robotique d'intervention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dony</w:t>
+                <w:t xml:space="preserve">Proposals for Multiple to Single Inheritance Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">MASPEGHI: Managing SPEcialization/Generalization Hierarchies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Oslo, Norway. pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108911v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Métadonnées : Pourquoi Faire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending the Notation for Specialization/Generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoEvenement 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France. pp.P nd</w:t>
+              <w:t xml:space="preserve">MASPEGHI: Managing SPEcialization/Generalization Hierarchies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Montreal, Québec, Canada. pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269667v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Notation for Specialization/Generalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
+                <w:t xml:space="preserve">Control System Design using PNO Based Programmable Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASPEGHI: Managing SPEcialization/Generalization Hierarchies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Montreal, Québec, Canada. pp.61-67</w:t>
+              <w:t xml:space="preserve">CESA'03: IMACS Multiconference in Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lille (France), pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269739v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control System Design using PNO Based Programmable Components</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des Métadonnées : Pourquoi Faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESA'03: IMACS Multiconference in Computational Engineering in Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lille (France), pp.6</w:t>
+              <w:t xml:space="preserve">GeoEvenement 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France. pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269657v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de mise en place d'observatoires virtuels via les métadonnées</w:t>
               </w:r>
@@ -17190,51 +17190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach of Factorization: Introducing Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17683,51 +17683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Data and Biological Sequence Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sallantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18021,77 +18021,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Workflow Language for the Experimental Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEIS'09: 11th International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Milan, Italy. , pp.4, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20073,51 +20073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20240,51 +20240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Adaptable de Requêtes pour un Service de Métadonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20911,229 +20911,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action and Semantics of Time in Agro-Ecology</w:t>
+                <w:t xml:space="preserve">Utilisation de connaissances expertes pour l'assemblage de programmes de simulation en agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">RR-10019, 2010, pp.8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-10018, 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00495641v1</w:t>
+                <w:t xml:space="preserve">lirmm-00495543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de connaissances expertes pour l'assemblage de programmes de simulation en agronomie</w:t>
+                <w:t xml:space="preserve">Action and Semantics of Time in Agro-Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clouvel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">RR-10018, 2010, pp.16</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-10019, 2010, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00495543v1</w:t>
+                <w:t xml:space="preserve">lirmm-00495641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Revisited using the Categories Theory: Application to Biological Modelling Languages</w:t>
               </w:r>
@@ -21518,51 +21518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et Capitalisation de Connaissances en Génomique Fonctionnelle via les Nanotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Ahronovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21600,233 +21600,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoSARC : Un Langage et une Méthodologie de Conception de Contrôleur de Robots basée sur les Composants Logiciels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dony</w:t>
+                <w:t xml:space="preserve">Intégration de Sources de Données pour la Génomique Végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larmande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubreui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">05038, 2005, pp.35</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106639v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de Sources de Données pour la Génomique Végétale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CoSARC : Un Langage et une Méthodologie de Conception de Contrôleur de Robots basée sur les Composants Logiciels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05038, 2005, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dubreui</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106551v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'Applications SIG suivant une Méthode de Prototypage Rapide Iérative et Incrémentale</w:t>
               </w:r>
@@ -21881,263 +21881,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation des Règles d'Aide à la Construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opérations de Manipulation de Hiérarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.78</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269536v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérations de Manipulation de Hiérarchies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Implémentation des Règles d'Aide à la Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.65</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269727v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-NetObject : Un Noyau d'Exécution de Réseaux de Petri à Objets Temporels</w:t>
               </w:r>
@@ -22516,51 +22516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38092A82"/>
+    <w:nsid w:val="CC1B4471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22664,51 +22664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2216E963"/>
+    <w:nsid w:val="73F340D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22812,51 +22812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E579025A"/>
+    <w:nsid w:val="F1E31CAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22960,51 +22960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30AAA287"/>
+    <w:nsid w:val="095483DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23200,51 +23200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwpoleia.lip6.fr/padoue/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pole-risques.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790479v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.11174" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675922v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aleveque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.11317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.7-19" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.81-110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11060338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.46" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio dos Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.02.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01709224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir de Carvalho Junior" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2018.1434175" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Raouani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Kadri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017042" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501708v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Andr&#233;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.02.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58PLZGRX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira dos Santos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ravel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Baskoro Tunggul Satoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.962" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.9-39" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01247037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Teurlai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;gallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Descloux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004211" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837233v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely Beibou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama El Sarraj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espinasse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Barennes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Griensven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-5908-9-82" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazouni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubersac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-005-6544-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZH7VJTMQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gesbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mustiere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.14.239-257" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RDG96GH8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604257v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.14.199-216" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P8BJCW1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulondre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(02)00059-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56NH0QW7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sp&#233;ry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claramunt Christophe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011459921552" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNSW8ZX2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266666v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cheylan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dicky" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/236338.236364" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375391v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147ph" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Kohler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19700" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508576v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Kaddouri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/19842" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10587" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085710v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Madera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720430.ch3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608415v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravena Ca&#241;ete" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prost" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_27" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608420v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608416v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266251v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790088v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiane Jorge Macedo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319781105#aboutAuthors" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_14" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889853v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Khatra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Khiari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959562v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566375v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677983v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566324v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827918v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Richard Hajalalaina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafimandimby" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03024750v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718768v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaffuri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724082v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743343v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/35046" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587776v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9720-1_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370024v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pierkot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00351444v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00351449v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591317v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Papajorgji" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Pardalos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591316v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00279688v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35973-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134392v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612156.ch10" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268680v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devogele" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Badard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268679v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839224v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cheylan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841705v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137862v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aim&#233; Razafindragy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192729v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Fanomezantsoa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03728196v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Renard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moulia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavotte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535731v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Levoguer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114155v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintenoy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02054874v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tu Ngo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Georgescu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13453-2_8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973173v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973145v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889818v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bardie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828664v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Georgescu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73117-9_42" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577679v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Soltan Mohammadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagot Christophe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861126v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01380610v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Touzani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ponsard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828968v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01380608v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797216v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez Nguyen The" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266643v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370016v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01230140v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398643v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381088v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogi Satrya Aryadinata" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_42" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995826v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.y.1-14" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. D. Santos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004944v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yuan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032536v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01319858v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Osman Gu&#233;di" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40654-6_5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032538v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khouri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama El Saraj" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Berkani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_39" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TPP7WQH5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743886v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00727009v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830214v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107866v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Kosmidou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adamo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tarantino" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004955v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Runtong" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqian Ni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004941v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004950v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laporte Marie-Ang&#233;lique" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Soler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004948v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004954v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429888v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hamdadou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374849v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Kissi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323337v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203678v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clerc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Granouillac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203674v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134369v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368171v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093998v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Regnier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135674v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134416v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balley" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boisson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915072_77" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102876v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106095v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106094v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Divol" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587780v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587777v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589126v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001239v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108852v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108668v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108662v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586277v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583400v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583401v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108779v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108911v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269667v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269739v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269657v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269563v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyroud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586278v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moyroud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269666v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268498v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268456v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roume" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblanc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/METRIC.2002.1011341" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580080v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00281666v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098787v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004957v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770214v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266694v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Mende" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63623-4_68" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6TN1H81-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374850v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106131v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266241v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608409v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behnassi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608412v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266249v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832719v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Holzinger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardoso" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cordeiro" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek A. Maciaszek" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828800v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00034" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601987v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832718v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832720v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boucelma" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516979v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330279v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374848v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134390v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106594v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumolard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106593v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836914v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gayte" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03974164v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05018849v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Maiullari-Pontois" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delattre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370017v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589125v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106093v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583122v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362413v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920443v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706573v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reitz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495641v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495543v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388313v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304359v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delort" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chaker" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00457226v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ahronovitz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106698v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106660v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106639v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106551v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubreui" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106659v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269536v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269727v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268472v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raclot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269422v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269413v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwpoleia.lip6.fr/padoue/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pole-risques.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790479v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.11174" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675922v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aleveque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.11317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.7-19" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.81-110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11060338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.46" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio dos Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.02.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01709224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir de Carvalho Junior" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2018.1434175" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Raouani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Kadri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017042" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira dos Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Andr&#233;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.02.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58PLZGRX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ravel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Baskoro Tunggul Satoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.962" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.9-39" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01247037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Teurlai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Descloux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004211" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837233v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely Beibou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama El Sarraj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espinasse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Barennes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Griensven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-5908-9-82" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazouni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubersac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-005-6544-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZH7VJTMQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gesbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mustiere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.14.239-257" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RDG96GH8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604257v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.14.199-216" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P8BJCW1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulondre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(02)00059-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56NH0QW7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sp&#233;ry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claramunt Christophe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011459921552" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNSW8ZX2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266666v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cheylan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dicky" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/236338.236364" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375391v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147ph" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Kohler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19700" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508576v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Kaddouri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/19842" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10587" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085710v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Madera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720430.ch3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608415v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravena Ca&#241;ete" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prost" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_27" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608420v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608416v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266251v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790088v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiane Jorge Macedo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319781105#aboutAuthors" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_14" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889853v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Khatra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Khiari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959562v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566375v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677983v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566324v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827918v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Richard Hajalalaina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafimandimby" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03024750v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718768v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaffuri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724082v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743343v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/35046" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587776v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9720-1_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370024v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pierkot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00351444v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00351449v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591317v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Papajorgji" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Pardalos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591316v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00279688v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35973-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134392v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612156.ch10" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268680v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devogele" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Badard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268679v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839224v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cheylan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841705v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137862v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aim&#233; Razafindragy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192729v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Fanomezantsoa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03728196v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Renard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moulia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavotte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535731v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Levoguer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114155v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintenoy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02054874v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tu Ngo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Georgescu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13453-2_8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973173v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973145v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889818v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bardie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828664v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Georgescu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73117-9_42" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577679v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Soltan Mohammadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagot Christophe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861126v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828968v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01380610v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Touzani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ponsard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01380608v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797216v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez Nguyen The" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266643v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370016v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01230140v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398643v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995826v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.y.1-14" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381088v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogi Satrya Aryadinata" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_42" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. D. Santos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004944v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yuan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032536v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01319858v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Osman Gu&#233;di" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40654-6_5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032538v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khouri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama El Saraj" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Berkani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_39" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TPP7WQH5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743886v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00727009v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830214v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107866v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Kosmidou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adamo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tarantino" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004955v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Runtong" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqian Ni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004941v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004950v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laporte Marie-Ang&#233;lique" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Soler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004948v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004954v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429888v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hamdadou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374849v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Kissi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323337v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203678v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clerc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Granouillac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203674v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093998v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Regnier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135674v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134369v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368171v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134416v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balley" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boisson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915072_77" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102876v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106094v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Divol" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106095v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587780v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587777v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589126v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108852v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001239v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108668v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108662v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583400v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583401v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586277v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108911v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108779v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269739v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269657v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269667v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269563v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyroud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586278v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moyroud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269666v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268498v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268456v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roume" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblanc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/METRIC.2002.1011341" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580080v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00281666v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098787v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004957v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770214v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266694v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Mende" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63623-4_68" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6TN1H81-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374850v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106131v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266241v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608409v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behnassi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608412v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266249v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832719v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Holzinger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardoso" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cordeiro" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek A. Maciaszek" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828800v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00034" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601987v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832718v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832720v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boucelma" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516979v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330279v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374848v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134390v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106594v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumolard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106593v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836914v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gayte" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03974164v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05018849v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Maiullari-Pontois" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delattre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370017v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589125v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106093v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583122v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362413v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920443v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706573v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reitz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495543v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495641v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388313v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304359v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delort" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chaker" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00457226v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ahronovitz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106698v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106660v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106551v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubreui" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106639v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106659v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269727v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269536v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268472v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raclot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269422v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269413v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>