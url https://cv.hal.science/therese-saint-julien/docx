--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1934,50 +1934,262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers de nouvelles régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographes associés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 8 (1), pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/geoas.1990.1730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'université et l'aménagement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 19-20 (3), pp.206-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1990.2984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les migrations inter-urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1986,1205 +2198,1365 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 1, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01547275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique d'un système de villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographes associés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sistemi Urbani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 3, pp.325-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécificité de la géographie &amp;quot;théorique et quantitative&amp;quot; française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatique et Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 2, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01565263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of a dynamic urban model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 1-2, pp.152-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01565198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'informatique dans la recherche et l'enseignement supérieur en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 46, pp.81-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00000984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attraction migratoire des villes et l'évolution récente du système urbain français (The attractiveness of french cities, and the recent changes in the urban system)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 64 (3), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.1987.1390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La population urbaine de l'Inde, quatrième du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 50, pp.182-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01565284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une application d'un modèle de dynamique urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Géographie de Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01488400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban dynamics of some French cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 25, pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les disparités interurbaines du travail industriel en France et leur évolution récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 4 (2), pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/espos.1986.1131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A ville plus grande, travail plus qualifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 29, pp.105-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01565271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise et la division interurbaine du travail, les chances inégales des villes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of spatial structure in French urban agglomerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers of the Regional Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 55, pp.71-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01488316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolving Structure of the French Urban System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 5 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01565112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une modélisation de la dynamique intra urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 19-20 (3), pp.206-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/spgeo.1990.2984⟩</w:t>
+              <w:t xml:space="preserve">, 1984, 13 (2), pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1984.3912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La dynamique d'un système de villes</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01488353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux ou trois choses nouvelles en géographie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sistemi Urbani</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 26-27-28, pp.51-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/espat.1984.3217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...859 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après l'analyse factorielle, quoi de neuf en géographie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3200,429 +3572,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, XIII (2), pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01520500v1</w:t>
-              </w:r>
-[...370 lines deleted...]
-                <w:t xml:space="preserve">halshs-01520394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d’un modèle de dynamique intra-urbaine à l’agglomération rouennaise</w:t>
               </w:r>
@@ -3928,51 +3928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4894,173 +4894,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territoires d'Europe, la différence en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rey V., Saint-Julien Th.,. Lyon, ENS Editions, pp.335, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00218263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territoires d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS Editions, pp.334, 2005, 2-84788-073-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.6619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.enseditions.6619⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02537330v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00218263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de France</w:t>
               </w:r>
@@ -6370,267 +6370,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00217252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pôles de l'activité économique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lena Sanders</w:t>
+                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France : formes et sens des voisinages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.11-38, 2007, 978-2-7011-4486-3</w:t>
+              <w:t xml:space="preserve">, Belin, pp.113-137, 2007, 978-2-7011-4486-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568445v1</w:t>
-[...67 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02568448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mathis</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navettes et disjonction sociale dans une métropole multipolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.113-137, 2007, 978-2-7011-4486-3</w:t>
+              <w:t xml:space="preserve">, Belin, pp.89-109, 2007, 978-2-7011-4486-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568448v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonctionnement de la centralité touristique de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-64, 2007, Mappemonde, 978-2-7011-4486-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riches et pauvres en Ile-de-France: forme et sens des voisinages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6672,510 +6780,402 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.113-137, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00165042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des universités en concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérèse Saint-Julien, Renaud Le Goix (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La métropole parisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.65-87, 2007, Mappemonde</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pôles de l'activité métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Julien Th., Legoix R., La métropole parisienne. Centralités, inégalités, proximités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.11-38, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00174099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pôles de l'activité économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.89-109, 2007, 978-2-7011-4486-3</w:t>
+              <w:t xml:space="preserve">, Belin, pp.11-38, 2007, 978-2-7011-4486-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...253 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">halshs-00174099v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La centralité, vecteur de différence en Europe occidentale</w:t>
               </w:r>
@@ -7228,50 +7228,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00218341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Déplacements différenciés et polarisations spécifiques en Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEE; IAUR IF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Franciliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, INSEE; IAUR IF, 2003, Activité et emploi, 2-11-057173-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polycentrisme et gradient centre-périphérie dans l’aire métropolitaine de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Eckert; Vladimir A Kolossov. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les devenirs des métropoles. Etudes comparées France /Russie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences de Moscou, pp.139-152, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes moyennes en Europe, contextes et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Charbonneau; Paul Lewis; Claude Monzagol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes moyennes et mondialisation : renouvellement de l'analyse et des stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trames, pp.22-29, 2003, 2-980-77101-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pôles d'emploi en Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEE; IAUR IF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Franciliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, INSEE; IAUR IF, 2003, Activités et emplois, 2-11-057173-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et ville dans l'aménagement du territoire : la DATAR dans la tourmente de l'urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Lacour; Aliette Delamarre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarante ans d’aménagement du territoire en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, 2003, 2-11-005343-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spécialisation économique des pôles d'emploi et polarisation de la mobilité dans l'aire urbaine de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7297,474 +7714,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denise Pumain; Marie-Flore Mattei; Cyril Courgeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Anthropos, pp.169-180, 2003, 2-7178-4656-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568432v1</w:t>
-              </w:r>
-[...415 lines deleted...]
-                <w:t xml:space="preserve">hal-03185226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de diffusion spatiale et modélisations du changement</w:t>
               </w:r>
@@ -7963,242 +7963,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà d'une hiérarchie des lieux centraux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+                <w:t xml:space="preserve">Services et commerces dans la ville : le modèle de la ville monocentrique en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, GIP Reclus; La documentation française, pp.80-98, 1999, Services et commerces, 2-11-004391-1</w:t>
+              <w:t xml:space="preserve">, 10, GIP Reclus; La documentation Française, pp.120-128, 1999, Services et commerces, 2-11-004391-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565110v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02565115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au delà d'une hiérarchie des lieux centraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, GIP Reclus; La documentation Française, pp.120-128, 1999, Services et commerces, 2-11-004391-1</w:t>
+              <w:t xml:space="preserve">, 10, GIP Reclus; La documentation française, pp.80-98, 1999, Services et commerces, 2-11-004391-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565115v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The local government of the capital’s areas, stakes and dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8312,251 +8312,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarisation des déplacements et formes du peuplement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des réseaux urbains nationaux au réseau des villes européennes : sources et indicateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Denise Pumain; Francis Godard; Cyril Courgeau. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rozenblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Pumain et Thérèse Saint-Julien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban networks in Europe / Réseaux urbains en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INED; John Libbey EUROTEXT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-236, 1996, 9-782742-000661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01625471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution des spécialisations urbaines et cycles d'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pumain Denise et Francis Godard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Anthropos, pp.301-310, 1996, 2-7178-3066-9</w:t>
+              <w:t xml:space="preserve">, 1, Anthropos-Economica, pp.247-255, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...100 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INED; John Libbey EUROTEXT</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01625471v1</w:t>
+                <w:t xml:space="preserve">halshs-01534924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porte feuilles urbains d'activités et cycles d'innovation</w:t>
               </w:r>
@@ -8622,113 +8609,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des spécialisations urbaines et cycles d'innovation</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Pumain Denise et Francis Godard. </w:t>
+                <w:t xml:space="preserve">Polarisation des déplacements et formes du peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Pumain; Francis Godard; Cyril Courgeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Anthropos-Economica, pp.247-255, 1996</w:t>
+              <w:t xml:space="preserve">, Anthropos, pp.301-310, 1996, 2-7178-3066-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01534924v1</w:t>
+                <w:t xml:space="preserve">hal-02889680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des villes moyennes dans le réseau urbain européen</w:t>
               </w:r>
@@ -8777,298 +8777,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le poids économique des villes dans le système urbain européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rozenblat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Sallez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villes, lieux d'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Aube, pp.19-65, 1993, 9782876781245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01625455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reti urbane e reti di communicazione,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G De Matteis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europa dei Popoli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geographical situations of the large cities in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G de Brabander; D Yzewyn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City and Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SESO, pp.35-36, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563720v1</w:t>
-              </w:r>
-[...196 lines deleted...]
-                <w:t xml:space="preserve">hal-02563726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interurban migration and dynamics of the French urban system: socio-economic components</w:t>
               </w:r>
@@ -9502,50 +9502,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mental maps of students - Volume 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00654526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les disparités de revenus des ménages franciliens - Analyse de l'évolution entre 1999 et 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9560,1304 +9661,1203 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pôles d'emploi dans l'aire urbaine de Paris en 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilités quotidiennes, résidentielles et professionnelles des populations du bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2009, http://www.datar.gouv.fr/le-fonctionnement-metropolitain-du-bassin-parisien-du-bassin-parisien-la-region-economique-de-paris</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des villes nouvelles au polycentrisme francilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Equipement, des Transports et du Logement. 2005, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et polarisations: vers des métropoles polycentriques. Le cas des métropoles francilienne et méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] MELT; Plan Urbanisme Construction Architecture. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les disparités des revenus des ménages franciliens en 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Editions MELT - DUSD. 2003, pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilans et perspectives pour la constitution d’un Observatoire de Recherche pour l’Aménagement du Territoire en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] DATAR. 2000, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Les pôles d'emploi dans l'aire urbaine de Paris en 2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations contraintes et les déterminants individuels de la mobilité entre pôles universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] MENRT; Direction de la Prospective et du Développement; Equipe P.A.R.I.S. 1999, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité géographique des étudiants des universités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] MENRT; Direction de la Prospective et du Développement; Equipe P.A.R.I.S. 1998, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structuration des territoires de la ville, entre agglomération et aire polarisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Plan Urbain 93/032. 1996, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...91 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités territoriales du dispositif de recherche et de formation à la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Délégation à l'aménagement du territoire et à l'action régionale. 1996, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...91 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2009, http://www.datar.gouv.fr/le-fonctionnement-metropolitain-du-bassin-parisien-du-bassin-parisien-la-region-economique-de-paris</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liaisons entre formation et recherche dans la carte universitaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 1996, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...725 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540578v1</w:t>
-              </w:r>
-[...169 lines deleted...]
-                <w:t xml:space="preserve">hal-02540581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et densités, notions et mesures</w:t>
               </w:r>
@@ -11594,51 +11594,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et jeux d'échelle : de l'observation à l'analyse des flux dans la métropole parisienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12294,51 +12294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rhein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Occeli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Rabino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1999.2655" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Occelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rabino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1998.1117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Gl&#233;au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1996.6079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence-Marie Sabotier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1996.6092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1995.1876" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1993.3199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Rhun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.1990.1730" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.2984" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1987.1390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.1986.1131" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488353v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1984.3912" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espat.1984.3217" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1983.20191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Provendier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dalmasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1981.5228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1976.17553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1973.18912" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1971.15442" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6619" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guermond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon&#233;randi Emmanuelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537302v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grasland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ferras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534142v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beguin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165042v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866343v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-metropole-parisienne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162861v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesecq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565184v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568423v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandrova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625471v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/actes-publications-colloques/reseaux-urbains-en-europe/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625455v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563640v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540585v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540578v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brocard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707377v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Steinbock" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540569v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540563v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707432v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roehner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rhein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Occeli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Rabino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1999.2655" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Occelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rabino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1998.1117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Gl&#233;au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1996.6079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence-Marie Sabotier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1996.6092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1995.1876" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1993.3199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Rhun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.1990.1730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.2984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1987.1390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488400v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.1986.1131" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565271v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488353v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1984.3912" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espat.1984.3217" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1983.20191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Provendier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dalmasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1981.5228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1976.17553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1973.18912" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1971.15442" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6619" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guermond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon&#233;randi Emmanuelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537302v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grasland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ferras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534142v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beguin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866343v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-metropole-parisienne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesecq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568423v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565115v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandrova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565110v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/actes-publications-colloques/reseaux-urbains-en-europe/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534924v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889680v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625455v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563640v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540585v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540581v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brocard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540578v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707377v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Steinbock" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540569v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540563v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707432v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roehner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>