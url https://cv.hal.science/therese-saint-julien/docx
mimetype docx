--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2647,50 +2647,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les disparités interurbaines du travail industriel en France et leur évolution récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 4 (2), pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/espos.1986.1131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A ville plus grande, travail plus qualifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 29, pp.105-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01565271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La population urbaine de l'Inde, quatrième du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2699,73 +2859,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 50, pp.182-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01565284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application d'un modèle de dynamique urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2794,73 +2954,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Géographie de Besançon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01488400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban dynamics of some French cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2889,217 +3049,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 25, pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524103v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">halshs-01565271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise et la division interurbaine du travail, les chances inégales des villes françaises</w:t>
               </w:r>
@@ -3148,50 +3148,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Après l'analyse factorielle, quoi de neuf en géographie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, XIII (2), pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolving Structure of the French Urban System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 5 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01565112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamics of spatial structure in French urban agglomerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3213,155 +3377,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers of the Regional Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 55, pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01488316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation de la dynamique intra urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3380,249 +3462,167 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 13 (2), pp.125-135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1984.3912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/spgeo.1984.3912⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01488353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux ou trois choses nouvelles en géographie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 26-27-28, pp.51-61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/espat.1984.3217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/espat.1984.3217⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01520394v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01520500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d’un modèle de dynamique intra-urbaine à l’agglomération rouennaise</w:t>
               </w:r>
@@ -4894,173 +4894,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territoires d'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Editions, pp.334, 2005, 2-84788-073-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.6619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territoires d'Europe, la différence en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rey V., Saint-Julien Th.,. Lyon, ENS Editions, pp.335, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00218263v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-02537330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de France</w:t>
               </w:r>
@@ -6370,375 +6370,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00217252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France : formes et sens des voisinages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mathis</w:t>
+                <w:t xml:space="preserve">Les pôles de l'activité économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.113-137, 2007, 978-2-7011-4486-3</w:t>
+              <w:t xml:space="preserve">, Belin, pp.11-38, 2007, 978-2-7011-4486-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568448v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-02568445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France : formes et sens des voisinages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">Lena Sanders</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.113-137, 2007, 978-2-7011-4486-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navettes et disjonction sociale dans une métropole multipolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.89-109, 2007, 978-2-7011-4486-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonctionnement de la centralité touristique de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-64, 2007, Mappemonde, 978-2-7011-4486-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riches et pauvres en Ile-de-France: forme et sens des voisinages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6780,198 +6892,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.113-137, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00165042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des universités en concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien, Renaud Le Goix (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.65-87, 2007, Mappemonde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00162861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pôles de l'activité métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7013,169 +7125,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Julien Th., Legoix R., La métropole parisienne. Centralités, inégalités, proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.11-38, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00174099v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-02568445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La centralité, vecteur de différence en Europe occidentale</w:t>
               </w:r>
@@ -7228,50 +7228,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00218341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spécialisation économique des pôles d'emploi et polarisation de la mobilité dans l'aire urbaine de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Pumain; Marie-Flore Mattei; Cyril Courgeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Données urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Anthropos, pp.169-180, 2003, 2-7178-4656-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Déplacements différenciés et polarisations spécifiques en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7297,219 +7396,219 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEE; IAUR IF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Franciliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, INSEE; IAUR IF, 2003, Activité et emploi, 2-11-057173-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycentrisme et gradient centre-périphérie dans l’aire métropolitaine de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Eckert; Vladimir A Kolossov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les devenirs des métropoles. Etudes comparées France /Russie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Sciences de Moscou, pp.139-152, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes moyennes en Europe, contextes et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Charbonneau; Paul Lewis; Claude Monzagol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes moyennes et mondialisation : renouvellement de l'analyse et des stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trames, pp.22-29, 2003, 2-980-77101-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pôles d'emploi en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7542,813 +7641,813 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEE; IAUR IF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Franciliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, INSEE; IAUR IF, 2003, Activités et emplois, 2-11-057173-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et ville dans l'aménagement du territoire : la DATAR dans la tourmente de l'urbanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Lacour; Aliette Delamarre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarante ans d’aménagement du territoire en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, 2003, 2-11-005343-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de diffusion spatiale et modélisations du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léna Sanders. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles en analyse spatiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès; Lavoisier, pp.157-186, 2001, 2-7462-0320-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et enjeux du modèle multipolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Th Spector; J Theys; Fr Ménard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes du XXième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Certu - Collection Débats, pp.21-32, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitatif et qualitatif dans l’approche géographique, la modélisation en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Lévy; Michel Lussault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logiques de l'espace, esprit des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.141-152, 2000, 2-7011-2840-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au delà d'une hiérarchie des lieux centraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérèse Saint-Julien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, GIP Reclus; La documentation française, pp.80-98, 1999, Services et commerces, 2-11-004391-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services et commerces dans la ville : le modèle de la ville monocentrique en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérèse Saint-Julien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, GIP Reclus; La documentation Française, pp.120-128, 1999, Services et commerces, 2-11-004391-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The local government of the capital’s areas, stakes and dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integrated urban systems and sustainability of urban life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed Technică, pp.381-388, 1998, 973-31-1491-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reti urbane e reti di comunicazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europa dei popoli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Poligrafico e Zecca dello stato, pp.253-275, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01625484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarisation des déplacements et formes du peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Denise Pumain; Marie-Flore Mattei; Cyril Courgeau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Pumain; Francis Godard; Cyril Courgeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, Anthropos, pp.169-180, 2003, 2-7178-4656-5</w:t>
+              <w:t xml:space="preserve">, Anthropos, pp.301-310, 1996, 2-7178-3066-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...588 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réseaux urbains nationaux au réseau des villes européennes : sources et indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8384,351 +8483,252 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denise Pumain et Thérèse Saint-Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban networks in Europe / Réseaux urbains en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INED; John Libbey EUROTEXT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-236, 1996, 9-782742-000661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INED; John Libbey EUROTEXT</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01625471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porte feuilles urbains d'activités et cycles d'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pumain Denise et Francis Godard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Pumain; Godard Francis; Courgeau Cyril. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Anthropos-Economica, pp.247-255, 1996</w:t>
+              <w:t xml:space="preserve">, Anthropos, pp.247-256, 1996, 2-7178-3066-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution des spécialisations urbaines et cycles d'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Denise Pumain; Godard Francis; Courgeau Cyril. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pumain Denise et Francis Godard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Anthropos, pp.247-256, 1996, 2-7178-3066-9</w:t>
+              <w:t xml:space="preserve">, 1, Anthropos-Economica, pp.247-255, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">hal-02889680v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des villes moyennes dans le réseau urbain européen</w:t>
               </w:r>
@@ -8777,298 +8777,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geographical situations of the large cities in western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G de Brabander; D Yzewyn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City and Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SESO, pp.35-36, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le poids économique des villes dans le système urbain européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Sallez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes, lieux d'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Aube, pp.19-65, 1993, 9782876781245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reti urbane e reti di communicazione,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G De Matteis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europa dei Popoli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563726v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02563720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interurban migration and dynamics of the French urban system: socio-economic components</w:t>
               </w:r>
@@ -9502,1362 +9502,1362 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les disparités de revenus des ménages franciliens - Analyse de l'évolution entre 1999 et 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pôles d'emploi dans l'aire urbaine de Paris en 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mental maps of students - Volume 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beauguitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les disparités de revenus des ménages franciliens - Analyse de l'évolution entre 1999 et 2007</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilités quotidiennes, résidentielles et professionnelles des populations du bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2009, http://www.datar.gouv.fr/le-fonctionnement-metropolitain-du-bassin-parisien-du-bassin-parisien-la-region-economique-de-paris</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des villes nouvelles au polycentrisme francilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Equipement, des Transports et du Logement. 2005, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et polarisations: vers des métropoles polycentriques. Le cas des métropoles francilienne et méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] MELT; Plan Urbanisme Construction Architecture. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les disparités des revenus des ménages franciliens en 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fleury</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Editions MELT - DUSD. 2003, pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilans et perspectives pour la constitution d’un Observatoire de Recherche pour l’Aménagement du Territoire en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] DATAR. 2000, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Les pôles d'emploi dans l'aire urbaine de Paris en 2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations contraintes et les déterminants individuels de la mobilité entre pôles universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] MENRT; Direction de la Prospective et du Développement; Equipe P.A.R.I.S. 1999, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité géographique des étudiants des universités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] MENRT; Direction de la Prospective et du Développement; Equipe P.A.R.I.S. 1998, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liaisons entre formation et recherche dans la carte universitaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 1996, pp.110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structuration des territoires de la ville, entre agglomération et aire polarisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Plan Urbain 93/032. 1996, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...91 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2009, http://www.datar.gouv.fr/le-fonctionnement-metropolitain-du-bassin-parisien-du-bassin-parisien-la-region-economique-de-paris</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités territoriales du dispositif de recherche et de formation à la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Délégation à l'aménagement du territoire et à l'action régionale. 1996, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...225 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...590 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540581v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-02540578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et densités, notions et mesures</w:t>
               </w:r>
@@ -11594,51 +11594,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et jeux d'échelle : de l'observation à l'analyse des flux dans la métropole parisienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12294,51 +12294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rhein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Occeli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Rabino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1999.2655" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Occelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rabino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1998.1117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Gl&#233;au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1996.6079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence-Marie Sabotier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1996.6092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1995.1876" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1993.3199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Rhun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.1990.1730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.2984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1987.1390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488400v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.1986.1131" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565271v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488353v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1984.3912" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espat.1984.3217" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1983.20191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Provendier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dalmasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1981.5228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1976.17553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1973.18912" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1971.15442" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6619" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guermond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon&#233;randi Emmanuelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537302v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grasland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ferras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534142v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beguin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866343v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-metropole-parisienne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesecq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568423v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565115v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandrova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565110v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/actes-publications-colloques/reseaux-urbains-en-europe/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534924v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889680v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625455v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563640v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540585v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540581v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brocard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540578v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707377v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Steinbock" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540569v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540563v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707432v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roehner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rhein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Occeli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Rabino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1999.2655" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Occelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rabino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1998.1117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Gl&#233;au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1996.6079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence-Marie Sabotier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1996.6092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1995.1876" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1993.3199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Rhun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.1990.1730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.2984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1987.1390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.1986.1131" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488316v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1984.3912" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espat.1984.3217" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1983.20191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Provendier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dalmasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1981.5228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1976.17553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1973.18912" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1971.15442" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6619" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guermond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon&#233;randi Emmanuelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537302v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grasland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ferras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534142v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beguin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-metropole-parisienne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165042v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162861v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesecq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565184v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568423v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandrova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625471v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/actes-publications-colloques/reseaux-urbains-en-europe/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625455v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563640v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540585v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540578v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brocard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707377v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Steinbock" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540569v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540563v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707432v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roehner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>