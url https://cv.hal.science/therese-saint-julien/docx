--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1623,200 +1623,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le réseau des villes de dimension européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et Terres du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 1, pp.15-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recent transformations in the French urban system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 1 (1), pp.157 - 165. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1993.3199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/spgeo.1993.3199⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01760565v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01524107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau, armature, système urbain, glissements de sens, nouvelles questions, réécriture?</w:t>
               </w:r>
@@ -1934,321 +1934,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les migrations inter-urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 1, pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01547275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographes associés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 8 (1), pp.35-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/geoas.1990.1730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'université et l'aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 19-20 (3), pp.206-210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1990.2984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/spgeo.1990.2984⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02546736v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01547275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique d'un système de villes</w:t>
               </w:r>
@@ -2647,121 +2647,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une application d'un modèle de dynamique urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Géographie de Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01488400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La population urbaine de l'Inde, quatrième du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 50, pp.182-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01565284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban dynamics of some French cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 25, pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les disparités interurbaines du travail industriel en France et leur évolution récente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 4 (2), pp.235-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/espos.1986.1131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ville plus grande, travail plus qualifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2777,329 +3049,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 29, pp.105-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01565271v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-01524103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise et la division interurbaine du travail, les chances inégales des villes françaises</w:t>
               </w:r>
@@ -3148,125 +3148,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après l'analyse factorielle, quoi de neuf en géographie?</w:t>
+                <w:t xml:space="preserve">Vers une modélisation de la dynamique intra urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, XIII (2), pp.81</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1984, 13 (2), pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1984.3912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01520500v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">halshs-01488353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving Structure of the French Urban System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3282,73 +3304,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 5 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01565112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of spatial structure in French urban agglomerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3377,252 +3399,230 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers of the Regional Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 55, pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01488316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vers une modélisation de la dynamique intra urbaine</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux ou trois choses nouvelles en géographie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Lena Sanders</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 26-27-28, pp.51-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/espat.1984.3217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après l'analyse factorielle, quoi de neuf en géographie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, 13 (2), pp.125-135. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1984, XIII (2), pp.81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...70 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/espat.1984.3217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01520394v1</w:t>
+                <w:t xml:space="preserve">halshs-01520500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d’un modèle de dynamique intra-urbaine à l’agglomération rouennaise</w:t>
               </w:r>
@@ -3928,51 +3928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4894,173 +4894,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territoires d'Europe, la différence en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rey V., Saint-Julien Th.,. Lyon, ENS Editions, pp.335, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00218263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territoires d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS Editions, pp.334, 2005, 2-84788-073-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.6619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.enseditions.6619⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02537330v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00218263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de France</w:t>
               </w:r>
@@ -6185,997 +6185,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00218144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mobilité dans la construction du polycentrisme métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thériault M. et Des Rosiers F. (eds),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information géographique et dynamiques urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes, pp.10-100, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00217252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wachter S. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'aménagement du territoire, état des lieux et prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Belin, pp.281-285, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00222899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La mobilité dans la construction du polycentrisme métropolitain</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navettes et disjonction sociale dans une métropole multipolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.11-38, 2007, 978-2-7011-4486-3</w:t>
+              <w:t xml:space="preserve">, Belin, pp.89-109, 2007, 978-2-7011-4486-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568445v1</w:t>
+                <w:t xml:space="preserve">hal-02568442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France: forme et sens des voisinages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.113-137, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00165042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonctionnement de la centralité touristique de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-64, 2007, Mappemonde, 978-2-7011-4486-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Riches et pauvres en Ile-de-France : formes et sens des voisinages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.113-137, 2007, 978-2-7011-4486-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des universités en concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérèse Saint-Julien, Renaud Le Goix (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La métropole parisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.65-87, 2007, Mappemonde</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pôles de l'activité métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Julien Th., Legoix R., La métropole parisienne. Centralités, inégalités, proximités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.11-38, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00174099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pôles de l'activité économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.89-109, 2007, 978-2-7011-4486-3</w:t>
+              <w:t xml:space="preserve">, Belin, pp.11-38, 2007, 978-2-7011-4486-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...361 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">halshs-00174099v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La centralité, vecteur de différence en Europe occidentale</w:t>
               </w:r>
@@ -7228,50 +7228,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00218341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polycentrisme et gradient centre-périphérie dans l’aire métropolitaine de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Eckert; Vladimir A Kolossov. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les devenirs des métropoles. Etudes comparées France /Russie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences de Moscou, pp.139-152, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplacements différenciés et polarisations spécifiques en Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEE; IAUR IF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Franciliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, INSEE; IAUR IF, 2003, Activité et emploi, 2-11-057173-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes moyennes en Europe, contextes et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Charbonneau; Paul Lewis; Claude Monzagol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes moyennes et mondialisation : renouvellement de l'analyse et des stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trames, pp.22-29, 2003, 2-980-77101-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pôles d'emploi en Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEE; IAUR IF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Franciliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, INSEE; IAUR IF, 2003, Activités et emplois, 2-11-057173-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et ville dans l'aménagement du territoire : la DATAR dans la tourmente de l'urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Lacour; Aliette Delamarre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarante ans d’aménagement du territoire en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, 2003, 2-11-005343-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spécialisation économique des pôles d'emploi et polarisation de la mobilité dans l'aire urbaine de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7297,474 +7714,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denise Pumain; Marie-Flore Mattei; Cyril Courgeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Anthropos, pp.169-180, 2003, 2-7178-4656-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568432v1</w:t>
-              </w:r>
-[...415 lines deleted...]
-                <w:t xml:space="preserve">hal-03185226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de diffusion spatiale et modélisations du changement</w:t>
               </w:r>
@@ -7963,242 +7963,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà d'une hiérarchie des lieux centraux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+                <w:t xml:space="preserve">Services et commerces dans la ville : le modèle de la ville monocentrique en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, GIP Reclus; La documentation française, pp.80-98, 1999, Services et commerces, 2-11-004391-1</w:t>
+              <w:t xml:space="preserve">, 10, GIP Reclus; La documentation Française, pp.120-128, 1999, Services et commerces, 2-11-004391-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565110v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02565115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au delà d'une hiérarchie des lieux centraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, GIP Reclus; La documentation Française, pp.120-128, 1999, Services et commerces, 2-11-004391-1</w:t>
+              <w:t xml:space="preserve">, 10, GIP Reclus; La documentation française, pp.80-98, 1999, Services et commerces, 2-11-004391-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565115v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The local government of the capital’s areas, stakes and dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8312,423 +8312,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarisation des déplacements et formes du peuplement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des réseaux urbains nationaux au réseau des villes européennes : sources et indicateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Denise Pumain; Francis Godard; Cyril Courgeau. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rozenblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Pumain et Thérèse Saint-Julien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban networks in Europe / Réseaux urbains en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INED; John Libbey EUROTEXT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-236, 1996, 9-782742-000661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01625471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porte feuilles urbains d'activités et cycles d'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Pumain; Godard Francis; Courgeau Cyril. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Anthropos, pp.301-310, 1996, 2-7178-3066-9</w:t>
+              <w:t xml:space="preserve">, Anthropos, pp.247-256, 1996, 2-7178-3066-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution des spécialisations urbaines et cycles d'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...125 lines deleted...]
-              <w:t xml:space="preserve">Denise Pumain; Godard Francis; Courgeau Cyril. </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pumain Denise et Francis Godard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Anthropos, pp.247-256, 1996, 2-7178-3066-9</w:t>
+              <w:t xml:space="preserve">, 1, Anthropos-Economica, pp.247-255, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889679v1</w:t>
+                <w:t xml:space="preserve">halshs-01534924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des spécialisations urbaines et cycles d'innovation</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Pumain Denise et Francis Godard. </w:t>
+                <w:t xml:space="preserve">Polarisation des déplacements et formes du peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Pumain; Francis Godard; Cyril Courgeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Anthropos-Economica, pp.247-255, 1996</w:t>
+              <w:t xml:space="preserve">, Anthropos, pp.301-310, 1996, 2-7178-3066-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01534924v1</w:t>
+                <w:t xml:space="preserve">hal-02889680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des villes moyennes dans le réseau urbain européen</w:t>
               </w:r>
@@ -8777,298 +8777,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le poids économique des villes dans le système urbain européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rozenblat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Sallez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villes, lieux d'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Aube, pp.19-65, 1993, 9782876781245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01625455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reti urbane e reti di communicazione,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G De Matteis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europa dei Popoli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geographical situations of the large cities in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G de Brabander; D Yzewyn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City and Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SESO, pp.35-36, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563720v1</w:t>
-              </w:r>
-[...196 lines deleted...]
-                <w:t xml:space="preserve">hal-02563726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interurban migration and dynamics of the French urban system: socio-economic components</w:t>
               </w:r>
@@ -9502,50 +9502,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mental maps of students - Volume 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00654526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les disparités de revenus des ménages franciliens - Analyse de l'évolution entre 1999 et 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9560,1304 +9661,1203 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pôles d'emploi dans l'aire urbaine de Paris en 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilités quotidiennes, résidentielles et professionnelles des populations du bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2009, http://www.datar.gouv.fr/le-fonctionnement-metropolitain-du-bassin-parisien-du-bassin-parisien-la-region-economique-de-paris</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des villes nouvelles au polycentrisme francilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Equipement, des Transports et du Logement. 2005, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et polarisations: vers des métropoles polycentriques. Le cas des métropoles francilienne et méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] MELT; Plan Urbanisme Construction Architecture. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les disparités des revenus des ménages franciliens en 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Editions MELT - DUSD. 2003, pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilans et perspectives pour la constitution d’un Observatoire de Recherche pour l’Aménagement du Territoire en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] DATAR. 2000, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Les pôles d'emploi dans l'aire urbaine de Paris en 2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations contraintes et les déterminants individuels de la mobilité entre pôles universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] MENRT; Direction de la Prospective et du Développement; Equipe P.A.R.I.S. 1999, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité géographique des étudiants des universités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] MENRT; Direction de la Prospective et du Développement; Equipe P.A.R.I.S. 1998, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structuration des territoires de la ville, entre agglomération et aire polarisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Plan Urbain 93/032. 1996, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...91 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités territoriales du dispositif de recherche et de formation à la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Délégation à l'aménagement du territoire et à l'action régionale. 1996, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...91 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2009, http://www.datar.gouv.fr/le-fonctionnement-metropolitain-du-bassin-parisien-du-bassin-parisien-la-region-economique-de-paris</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liaisons entre formation et recherche dans la carte universitaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 1996, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...725 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540578v1</w:t>
-              </w:r>
-[...169 lines deleted...]
-                <w:t xml:space="preserve">hal-02540581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et densités, notions et mesures</w:t>
               </w:r>
@@ -11594,51 +11594,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et jeux d'échelle : de l'observation à l'analyse des flux dans la métropole parisienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12294,51 +12294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rhein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Occeli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Rabino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1999.2655" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Occelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rabino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1998.1117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Gl&#233;au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1996.6079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence-Marie Sabotier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1996.6092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1995.1876" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1993.3199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Rhun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.1990.1730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.2984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1987.1390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.1986.1131" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488316v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1984.3912" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espat.1984.3217" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1983.20191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Provendier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dalmasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1981.5228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1976.17553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1973.18912" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1971.15442" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6619" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guermond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon&#233;randi Emmanuelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537302v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grasland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ferras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534142v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beguin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-metropole-parisienne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165042v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162861v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesecq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565184v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568423v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandrova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625471v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/actes-publications-colloques/reseaux-urbains-en-europe/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625455v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563640v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540585v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540578v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brocard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707377v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Steinbock" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540569v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540563v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707432v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roehner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rhein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Occeli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Rabino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1999.2655" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Occelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rabino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1998.1117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Gl&#233;au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1996.6079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence-Marie Sabotier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1996.6092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1995.1876" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1993.3199" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Rhun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.1990.1730" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.2984" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1987.1390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.1986.1131" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565271v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1984.3912" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espat.1984.3217" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1983.20191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Provendier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dalmasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1981.5228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1976.17553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1973.18912" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1971.15442" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6619" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guermond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon&#233;randi Emmanuelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537302v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grasland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ferras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534142v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beguin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222899v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-metropole-parisienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesecq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565203v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568423v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565115v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandrova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565110v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/actes-publications-colloques/reseaux-urbains-en-europe/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889680v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625455v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563640v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540585v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540581v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brocard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540578v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707377v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Steinbock" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540569v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540563v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707432v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roehner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>